--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -2393,51 +2393,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
@@ -2493,71 +2493,71 @@
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
@@ -3153,51 +3153,51 @@
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
       <c r="F49" t="s">
@@ -3233,51 +3233,51 @@
       </c>
       <c r="C51" t="s">
         <v>103</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>105</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
         <v>73</v>
       </c>
     </row>
@@ -3530,51 +3530,51 @@
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>61</v>
       </c>
       <c r="F66" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -3630,51 +3630,51 @@
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="F71" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>138</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>140</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>72</v>
       </c>
       <c r="F73" t="s">
@@ -3690,51 +3690,51 @@
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>144</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>146</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -3810,51 +3810,51 @@
       </c>
       <c r="C80" t="s">
         <v>153</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>155</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>156</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
       <c r="F82" t="s">
@@ -3887,51 +3887,51 @@
       </c>
       <c r="C84" t="s">
         <v>159</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>161</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>162</v>
       </c>
       <c r="F85" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>164</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>26</v>
       </c>
       <c r="F86" t="s">
@@ -3987,51 +3987,51 @@
       </c>
       <c r="C89" t="s">
         <v>168</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>170</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>61</v>
       </c>
       <c r="F90" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>171</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>38</v>
       </c>
       <c r="F91" t="s">
@@ -4301,51 +4301,51 @@
       </c>
       <c r="C105" t="s">
         <v>191</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>193</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
@@ -4481,51 +4481,51 @@
       </c>
       <c r="C114" t="s">
         <v>203</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>205</v>
       </c>
       <c r="D115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>61</v>
       </c>
       <c r="F115" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>206</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>21</v>
       </c>
       <c r="F116" t="s">
@@ -4761,85 +4761,85 @@
       </c>
       <c r="C128" t="s">
         <v>228</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>26</v>
       </c>
       <c r="F128" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>229</v>
       </c>
       <c r="D129">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>230</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>26</v>
       </c>
       <c r="F130" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>232</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>233</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>21</v>
       </c>
       <c r="F132" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4863,51 +4863,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>237</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>38</v>
       </c>
       <c r="F134" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>239</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>240</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>44</v>
       </c>
       <c r="F136" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
@@ -5030,85 +5030,85 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>250</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>26</v>
       </c>
       <c r="F144" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>252</v>
       </c>
       <c r="D145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>253</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>162</v>
       </c>
       <c r="F146" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>255</v>
       </c>
       <c r="D147">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>38</v>
       </c>
       <c r="F147" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>256</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>162</v>
       </c>
       <c r="F148" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5378,51 +5378,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>61</v>
       </c>
       <c r="F165" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>283</v>
       </c>
       <c r="D166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>61</v>
       </c>
       <c r="F166" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>284</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>11</v>
       </c>
     </row>
@@ -5777,51 +5777,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>313</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>13</v>
       </c>
       <c r="F189" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>314</v>
       </c>
       <c r="D190">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>162</v>
       </c>
       <c r="F190" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>316</v>
       </c>
       <c r="D191">
         <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
         <v>317</v>
       </c>
     </row>
@@ -5907,51 +5907,51 @@
         <v>324</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>325</v>
       </c>
       <c r="D197">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>326</v>
       </c>
       <c r="D198">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>162</v>
       </c>
       <c r="F198" t="s">
         <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6063,51 +6063,51 @@
       </c>
       <c r="C6" t="s">
         <v>332</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>334</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>336</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -6183,51 +6183,51 @@
       </c>
       <c r="C12" t="s">
         <v>342</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>343</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>344</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -7160,91 +7160,91 @@
       </c>
       <c r="C61" t="s">
         <v>411</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>44</v>
       </c>
       <c r="F61" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>412</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>413</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
       <c r="F63" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>415</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>38</v>
       </c>
       <c r="F64" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>416</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
@@ -7260,111 +7260,111 @@
       </c>
       <c r="C66" t="s">
         <v>417</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>418</v>
       </c>
       <c r="D67">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>209</v>
       </c>
       <c r="F67" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>420</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>421</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>423</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>26</v>
       </c>
       <c r="F70" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>425</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
@@ -7537,51 +7537,51 @@
       </c>
       <c r="C80" t="s">
         <v>436</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>221</v>
       </c>
       <c r="F80" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>437</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>438</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
@@ -7617,51 +7617,51 @@
       </c>
       <c r="C84" t="s">
         <v>441</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>61</v>
       </c>
       <c r="F84" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>443</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>61</v>
       </c>
       <c r="F85" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>444</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
     </row>
@@ -7971,51 +7971,51 @@
       </c>
       <c r="C102" t="s">
         <v>465</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>209</v>
       </c>
       <c r="F102" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>466</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>468</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>265</v>
       </c>
       <c r="F104" t="s">
@@ -8231,51 +8231,51 @@
       </c>
       <c r="C115" t="s">
         <v>482</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>483</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>33</v>
       </c>
       <c r="F116" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>484</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>162</v>
       </c>
     </row>
@@ -8681,51 +8681,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>508</v>
       </c>
       <c r="D139">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>162</v>
       </c>
       <c r="F139" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>509</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>72</v>
       </c>
       <c r="F140" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>511</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>117</v>
       </c>
       <c r="F141" t="s">
         <v>512</v>
       </c>
     </row>
@@ -8749,51 +8749,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>514</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>38</v>
       </c>
       <c r="F143" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>515</v>
       </c>
       <c r="D144">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>72</v>
       </c>
       <c r="F144" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>516</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>287</v>
       </c>
       <c r="F145" t="s">
         <v>288</v>
       </c>
     </row>
@@ -9140,51 +9140,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>542</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>543</v>
       </c>
       <c r="D167">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>38</v>
       </c>
       <c r="F167" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>544</v>
       </c>
       <c r="D168">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>265</v>
       </c>
       <c r="F168" t="s">
         <v>266</v>
       </c>
     </row>
@@ -9208,51 +9208,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>546</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>133</v>
       </c>
       <c r="F170" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>547</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>18</v>
       </c>
       <c r="F171" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>548</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>18</v>
       </c>
       <c r="F172" t="s">
         <v>199</v>
       </c>
     </row>
@@ -9389,51 +9389,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>559</v>
       </c>
       <c r="D181">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>117</v>
       </c>
       <c r="F181" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>561</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>209</v>
       </c>
       <c r="F182" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>562</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>38</v>
       </c>
       <c r="F183" t="s">
         <v>219</v>
       </c>
     </row>
@@ -9491,51 +9491,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>567</v>
       </c>
       <c r="D187">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>18</v>
       </c>
       <c r="F187" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>568</v>
       </c>
       <c r="D188">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>569</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>162</v>
       </c>
       <c r="F189" t="s">
         <v>570</v>
       </c>
     </row>
@@ -9576,51 +9576,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>574</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>26</v>
       </c>
       <c r="F192" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>575</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>577</v>
       </c>
       <c r="D194">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>162</v>
       </c>
       <c r="F194" t="s">
         <v>550</v>
       </c>
     </row>
@@ -9712,51 +9712,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>584</v>
       </c>
       <c r="D200">
         <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>38</v>
       </c>
       <c r="F200" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>585</v>
       </c>
       <c r="D201">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>133</v>
       </c>
       <c r="F201" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>586</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>117</v>
       </c>
       <c r="F202" t="s">
         <v>309</v>
       </c>
     </row>