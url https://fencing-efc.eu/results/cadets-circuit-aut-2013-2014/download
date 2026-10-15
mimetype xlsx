--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1980,51 +1980,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -2057,51 +2057,51 @@
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -2128,51 +2128,51 @@
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
@@ -2299,51 +2299,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2527,51 +2527,51 @@
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -2584,51 +2584,51 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
@@ -2644,51 +2644,51 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>78</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
@@ -2838,51 +2838,51 @@
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49" t="s">
         <v>82</v>
       </c>
     </row>
@@ -3140,51 +3140,51 @@
       </c>
       <c r="C63" t="s">
         <v>117</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>50</v>
       </c>
       <c r="F63" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>118</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>119</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>86</v>
       </c>
     </row>
@@ -3442,71 +3442,71 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>50</v>
       </c>
       <c r="F80" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" t="s">
@@ -3653,51 +3653,51 @@
       </c>
       <c r="C90" t="s">
         <v>157</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>161</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
@@ -3747,51 +3747,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>166</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>167</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>27</v>
       </c>
       <c r="F96" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>168</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>62</v>
       </c>
     </row>
@@ -4061,148 +4061,148 @@
       </c>
       <c r="C111" t="s">
         <v>192</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>27</v>
       </c>
       <c r="F111" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>193</v>
       </c>
       <c r="D112">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>194</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>50</v>
       </c>
       <c r="F113" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>195</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>196</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>30</v>
       </c>
       <c r="F115" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>197</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>36</v>
       </c>
       <c r="F116" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
       <c r="F117" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>201</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
@@ -4864,51 +4864,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
         <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>36</v>
       </c>
       <c r="F157" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>263</v>
       </c>
       <c r="D159">
         <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>36</v>
       </c>
       <c r="F159" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
@@ -5244,71 +5244,71 @@
       </c>
       <c r="C2" t="s">
         <v>283</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>285</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>286</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>287</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>200</v>
       </c>
     </row>
@@ -5398,51 +5398,51 @@
       </c>
       <c r="C10" t="s">
         <v>293</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>294</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>295</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
         <v>129</v>
       </c>
     </row>
@@ -5717,51 +5717,51 @@
       </c>
       <c r="C27" t="s">
         <v>314</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>315</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>316</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
         <v>174</v>
       </c>
     </row>
@@ -5848,51 +5848,51 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>322</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>323</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>324</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
       <c r="F36" t="s">
@@ -5922,51 +5922,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>327</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>328</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>329</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>62</v>
       </c>
       <c r="F40" t="s">
@@ -6013,51 +6013,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>333</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>334</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>336</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
     </row>
@@ -6438,91 +6438,91 @@
       </c>
       <c r="C65" t="s">
         <v>366</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>367</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>78</v>
       </c>
       <c r="F66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>368</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>369</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>62</v>
       </c>
       <c r="F68" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>371</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -6849,51 +6849,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>394</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>395</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>396</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>184</v>
       </c>
       <c r="F88" t="s">
         <v>185</v>
       </c>
     </row>
@@ -6906,51 +6906,51 @@
       </c>
       <c r="C89" t="s">
         <v>397</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>36</v>
       </c>
       <c r="F89" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>398</v>
       </c>
       <c r="D90">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>399</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>78</v>
       </c>
       <c r="F91" t="s">
         <v>358</v>
       </c>
     </row>
@@ -7143,51 +7143,51 @@
       </c>
       <c r="C101" t="s">
         <v>413</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>414</v>
       </c>
       <c r="F101" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>416</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
       <c r="F102" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>418</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>53</v>
       </c>
       <c r="F103" t="s">
@@ -7243,51 +7243,51 @@
       </c>
       <c r="C106" t="s">
         <v>422</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>424</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
       <c r="F107" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>426</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>184</v>
       </c>
       <c r="F108" t="s">
@@ -7440,51 +7440,51 @@
       </c>
       <c r="C116" t="s">
         <v>436</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>437</v>
       </c>
       <c r="F116" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>439</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>78</v>
       </c>
       <c r="F117" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>440</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>353</v>
       </c>
       <c r="F118" t="s">
@@ -7637,51 +7637,51 @@
       </c>
       <c r="C126" t="s">
         <v>448</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>95</v>
       </c>
       <c r="F126" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>450</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>223</v>
       </c>
       <c r="F127" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>451</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>39</v>
       </c>
       <c r="F128" t="s">
@@ -7745,119 +7745,119 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>455</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>36</v>
       </c>
       <c r="F132" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>456</v>
       </c>
       <c r="D133">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>457</v>
       </c>
       <c r="D134">
         <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>53</v>
       </c>
       <c r="F134" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>458</v>
       </c>
       <c r="D135">
         <v>27</v>
       </c>
       <c r="E135" t="s">
         <v>36</v>
       </c>
       <c r="F135" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>459</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>53</v>
       </c>
       <c r="F136" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>461</v>
       </c>
       <c r="D137">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>95</v>
       </c>
       <c r="F137" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>462</v>
       </c>
       <c r="D138">
         <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>27</v>
       </c>
       <c r="F138" t="s">
         <v>247</v>
       </c>
     </row>
@@ -8070,116 +8070,116 @@
         <v>36</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>480</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>481</v>
       </c>
       <c r="D153">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>482</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>30</v>
       </c>
       <c r="F154" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>483</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>485</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>36</v>
       </c>
       <c r="F156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>486</v>
       </c>
       <c r="D157">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>223</v>
       </c>
       <c r="F157" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>487</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>133</v>
       </c>
     </row>
@@ -8234,51 +8234,51 @@
         <v>213</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>491</v>
       </c>
       <c r="D162">
         <v>29</v>
       </c>
       <c r="E162" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>492</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>62</v>
       </c>
       <c r="F163" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>494</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>223</v>
       </c>
       <c r="F164" t="s">
         <v>468</v>
       </c>
     </row>
@@ -8299,51 +8299,51 @@
         <v>150</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>496</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>497</v>
       </c>
       <c r="D167">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>498</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>