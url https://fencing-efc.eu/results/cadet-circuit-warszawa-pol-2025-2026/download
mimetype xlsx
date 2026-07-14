--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1580,51 +1580,51 @@
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1668,122 +1668,122 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
@@ -1918,68 +1918,68 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
@@ -2117,105 +2117,105 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>64</v>
       </c>
       <c r="F36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
     </row>
@@ -2245,51 +2245,51 @@
       </c>
       <c r="C40" t="s">
         <v>71</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>69</v>
       </c>
       <c r="F40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>53</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2322,51 +2322,51 @@
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2379,122 +2379,122 @@
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>87</v>
       </c>
       <c r="F50" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>93</v>
       </c>
       <c r="F53" t="s">
         <v>94</v>
       </c>
     </row>
@@ -2695,68 +2695,68 @@
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>50</v>
       </c>
       <c r="F64" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>116</v>
       </c>
       <c r="F66" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>43</v>
       </c>
     </row>
@@ -2920,51 +2920,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>107</v>
       </c>
       <c r="F78" t="s">
         <v>134</v>
       </c>
     </row>
@@ -3188,68 +3188,68 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>152</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>153</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>58</v>
       </c>
       <c r="F92" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3416,51 +3416,51 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>173</v>
       </c>
       <c r="D103">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>174</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3473,51 +3473,51 @@
       </c>
       <c r="C105" t="s">
         <v>175</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>53</v>
       </c>
       <c r="F105" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>53</v>
       </c>
       <c r="F107" t="s">
@@ -4009,51 +4009,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>212</v>
       </c>
       <c r="D133">
         <v>15</v>
       </c>
       <c r="E133" t="s">
         <v>213</v>
       </c>
       <c r="F133" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>215</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>123</v>
       </c>
       <c r="F134" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>217</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>50</v>
       </c>
       <c r="F135" t="s">
         <v>67</v>
       </c>
     </row>
@@ -4213,51 +4213,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>228</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>58</v>
       </c>
       <c r="F145" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>229</v>
       </c>
       <c r="D146">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>230</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>107</v>
       </c>
       <c r="F147" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
@@ -4479,51 +4479,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>245</v>
       </c>
       <c r="D161">
         <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>141</v>
       </c>
       <c r="F161" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>247</v>
       </c>
       <c r="D162">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>123</v>
       </c>
       <c r="F162" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>249</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>107</v>
       </c>
       <c r="F163" t="s">
         <v>171</v>
       </c>
     </row>
@@ -4564,99 +4564,99 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>253</v>
       </c>
       <c r="D166">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>107</v>
       </c>
       <c r="F166" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>255</v>
       </c>
       <c r="D167">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>256</v>
       </c>
       <c r="D168">
         <v>13</v>
       </c>
       <c r="E168" t="s">
         <v>58</v>
       </c>
       <c r="F168" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>257</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>58</v>
       </c>
       <c r="F169" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>258</v>
       </c>
       <c r="D170">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>58</v>
       </c>
       <c r="F170" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>259</v>
       </c>
       <c r="D171">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>58</v>
       </c>
       <c r="F171" t="s">
         <v>105</v>
       </c>
     </row>
@@ -4799,68 +4799,68 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>270</v>
       </c>
       <c r="D180">
         <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>58</v>
       </c>
       <c r="F180" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>271</v>
       </c>
       <c r="D181">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>58</v>
       </c>
       <c r="F181" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>272</v>
       </c>
       <c r="D182">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E182" t="s">
         <v>58</v>
       </c>
       <c r="F182" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>273</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>58</v>
       </c>
       <c r="F183" t="s">
         <v>274</v>
       </c>
     </row>
@@ -5000,51 +5000,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>287</v>
       </c>
       <c r="D192">
         <v>16</v>
       </c>
       <c r="E192" t="s">
         <v>58</v>
       </c>
       <c r="F192" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>288</v>
       </c>
       <c r="D193">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>141</v>
       </c>
       <c r="F193" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>289</v>
       </c>
       <c r="D194">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>213</v>
       </c>
       <c r="F194" t="s">
         <v>214</v>
       </c>
     </row>
@@ -5085,238 +5085,238 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>292</v>
       </c>
       <c r="D197">
         <v>15</v>
       </c>
       <c r="E197" t="s">
         <v>213</v>
       </c>
       <c r="F197" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>294</v>
       </c>
       <c r="D198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>69</v>
       </c>
       <c r="F198" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>295</v>
       </c>
       <c r="D199">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>53</v>
       </c>
       <c r="F199" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>296</v>
       </c>
       <c r="D200">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E200" t="s">
         <v>69</v>
       </c>
       <c r="F200" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>298</v>
       </c>
       <c r="D201">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>97</v>
       </c>
       <c r="F201" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>299</v>
       </c>
       <c r="D202">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>58</v>
       </c>
       <c r="F202" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>300</v>
       </c>
       <c r="D203">
         <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>58</v>
       </c>
       <c r="F203" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>301</v>
       </c>
       <c r="D204">
         <v>14</v>
       </c>
       <c r="E204" t="s">
         <v>280</v>
       </c>
       <c r="F204" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>302</v>
       </c>
       <c r="D205">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E205" t="s">
         <v>141</v>
       </c>
       <c r="F205" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>304</v>
       </c>
       <c r="D206">
         <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>50</v>
       </c>
       <c r="F206" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>306</v>
       </c>
       <c r="D207">
         <v>15</v>
       </c>
       <c r="E207" t="s">
         <v>50</v>
       </c>
       <c r="F207" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>307</v>
       </c>
       <c r="D208">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E208" t="s">
         <v>58</v>
       </c>
       <c r="F208" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>308</v>
       </c>
       <c r="D209">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>58</v>
       </c>
       <c r="F209" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>309</v>
       </c>
       <c r="D210">
         <v>16</v>
       </c>
       <c r="E210" t="s">
         <v>107</v>
       </c>
       <c r="F210" t="s">
         <v>134</v>
       </c>
     </row>
@@ -5425,51 +5425,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>316</v>
       </c>
       <c r="D217">
         <v>13</v>
       </c>
       <c r="E217" t="s">
         <v>58</v>
       </c>
       <c r="F217" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>317</v>
       </c>
       <c r="D218">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E218" t="s">
         <v>58</v>
       </c>
       <c r="F218" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>318</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>319</v>
       </c>
       <c r="F219" t="s">
         <v>320</v>
       </c>
     </row>
@@ -5510,102 +5510,102 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>323</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>107</v>
       </c>
       <c r="F222" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>324</v>
       </c>
       <c r="D223">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>69</v>
       </c>
       <c r="F223" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>326</v>
       </c>
       <c r="D224">
         <v>15</v>
       </c>
       <c r="E224" t="s">
         <v>58</v>
       </c>
       <c r="F224" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>327</v>
       </c>
       <c r="D225">
         <v>14</v>
       </c>
       <c r="E225" t="s">
         <v>58</v>
       </c>
       <c r="F225" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>328</v>
       </c>
       <c r="D226">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E226" t="s">
         <v>58</v>
       </c>
       <c r="F226" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>225</v>
       </c>
       <c r="C227" t="s">
         <v>329</v>
       </c>
       <c r="D227">
         <v>15</v>
       </c>
       <c r="E227" t="s">
         <v>58</v>
       </c>
       <c r="F227" t="s">
         <v>330</v>
       </c>
     </row>
@@ -5657,85 +5657,85 @@
         <v>160</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>334</v>
       </c>
       <c r="D231">
         <v>16</v>
       </c>
       <c r="E231" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>335</v>
       </c>
       <c r="D232">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>107</v>
       </c>
       <c r="F232" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
       </c>
       <c r="C233" t="s">
         <v>336</v>
       </c>
       <c r="D233">
         <v>15</v>
       </c>
       <c r="E233" t="s">
         <v>58</v>
       </c>
       <c r="F233" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>
       </c>
       <c r="C234" t="s">
         <v>337</v>
       </c>
       <c r="D234">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>58</v>
       </c>
       <c r="F234" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>338</v>
       </c>
       <c r="D235">
         <v>16</v>
       </c>
       <c r="E235" t="s">
         <v>69</v>
       </c>
       <c r="F235" t="s">
         <v>339</v>
       </c>
     </row>