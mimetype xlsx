--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1844,51 +1844,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1901,51 +1901,51 @@
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
@@ -2225,51 +2225,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>71</v>
       </c>
       <c r="D40">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>69</v>
       </c>
       <c r="F40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>53</v>
       </c>
       <c r="F41" t="s">
@@ -2282,51 +2282,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44" t="s">
@@ -2467,51 +2467,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>93</v>
       </c>
       <c r="F53" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3114,71 +3114,71 @@
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
         <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>58</v>
       </c>
       <c r="F86" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>53</v>
       </c>
       <c r="F87" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>58</v>
       </c>
       <c r="F89" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3359,51 +3359,51 @@
       </c>
       <c r="C99" t="s">
         <v>166</v>
       </c>
       <c r="D99">
         <v>15</v>
       </c>
       <c r="E99" t="s">
         <v>167</v>
       </c>
       <c r="F99" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>69</v>
       </c>
       <c r="F100" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>107</v>
       </c>
       <c r="F101" t="s">
@@ -3513,51 +3513,51 @@
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>53</v>
       </c>
       <c r="F107" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>97</v>
       </c>
       <c r="F108" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
         <v>14</v>
       </c>
       <c r="E109" t="s">
         <v>58</v>
       </c>
       <c r="F109" t="s">
@@ -3884,51 +3884,51 @@
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>97</v>
       </c>
       <c r="F126" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>204</v>
       </c>
       <c r="D127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>53</v>
       </c>
       <c r="F127" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>205</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>53</v>
       </c>
       <c r="F128" t="s">
@@ -4043,102 +4043,102 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>217</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>50</v>
       </c>
       <c r="F135" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>218</v>
       </c>
       <c r="D136">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>50</v>
       </c>
       <c r="F136" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>219</v>
       </c>
       <c r="D137">
         <v>15</v>
       </c>
       <c r="E137" t="s">
         <v>46</v>
       </c>
       <c r="F137" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>220</v>
       </c>
       <c r="D138">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>46</v>
       </c>
       <c r="F138" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>222</v>
       </c>
       <c r="D139">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>97</v>
       </c>
       <c r="F139" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>223</v>
       </c>
       <c r="D140">
         <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>58</v>
       </c>
       <c r="F140" t="s">
         <v>155</v>
       </c>
     </row>
@@ -4227,51 +4227,51 @@
         <v>103</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>229</v>
       </c>
       <c r="D146">
         <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>230</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>107</v>
       </c>
       <c r="F147" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>231</v>
       </c>
       <c r="D148">
         <v>14</v>
       </c>
       <c r="E148" t="s">
         <v>58</v>
       </c>
       <c r="F148" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4363,51 +4363,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>238</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>213</v>
       </c>
       <c r="F154" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>239</v>
       </c>
       <c r="D155">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>107</v>
       </c>
       <c r="F155" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>240</v>
       </c>
       <c r="D156">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
@@ -4428,51 +4428,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>242</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>53</v>
       </c>
       <c r="F158" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>243</v>
       </c>
       <c r="D159">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>58</v>
       </c>
       <c r="F159" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>244</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>58</v>
       </c>
       <c r="F160" t="s">
         <v>151</v>
       </c>
     </row>
@@ -4530,51 +4530,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>250</v>
       </c>
       <c r="D164">
         <v>14</v>
       </c>
       <c r="E164" t="s">
         <v>69</v>
       </c>
       <c r="F164" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>251</v>
       </c>
       <c r="D165">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E165" t="s">
         <v>21</v>
       </c>
       <c r="F165" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>253</v>
       </c>
       <c r="D166">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>107</v>
       </c>
       <c r="F166" t="s">
         <v>254</v>
       </c>
     </row>
@@ -4646,51 +4646,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>259</v>
       </c>
       <c r="D171">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>58</v>
       </c>
       <c r="F171" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>260</v>
       </c>
       <c r="D172">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>58</v>
       </c>
       <c r="F172" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>262</v>
       </c>
       <c r="D173">
         <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>58</v>
       </c>
       <c r="F173" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4765,51 +4765,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>268</v>
       </c>
       <c r="D178">
         <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>107</v>
       </c>
       <c r="F178" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>269</v>
       </c>
       <c r="D179">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E179" t="s">
         <v>58</v>
       </c>
       <c r="F179" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>270</v>
       </c>
       <c r="D180">
         <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>58</v>
       </c>
       <c r="F180" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4867,51 +4867,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>275</v>
       </c>
       <c r="D184">
         <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>97</v>
       </c>
       <c r="F184" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>276</v>
       </c>
       <c r="D185">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>116</v>
       </c>
       <c r="F185" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>278</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
@@ -5340,85 +5340,85 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>311</v>
       </c>
       <c r="D212">
         <v>15</v>
       </c>
       <c r="E212" t="s">
         <v>53</v>
       </c>
       <c r="F212" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>312</v>
       </c>
       <c r="D213">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E213" t="s">
         <v>58</v>
       </c>
       <c r="F213" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>313</v>
       </c>
       <c r="D214">
         <v>15</v>
       </c>
       <c r="E214" t="s">
         <v>58</v>
       </c>
       <c r="F214" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>314</v>
       </c>
       <c r="D215">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E215" t="s">
         <v>58</v>
       </c>
       <c r="F215" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>315</v>
       </c>
       <c r="D216">
         <v>15</v>
       </c>
       <c r="E216" t="s">
         <v>58</v>
       </c>
       <c r="F216" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5527,51 +5527,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>324</v>
       </c>
       <c r="D223">
         <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>69</v>
       </c>
       <c r="F223" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>326</v>
       </c>
       <c r="D224">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E224" t="s">
         <v>58</v>
       </c>
       <c r="F224" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>327</v>
       </c>
       <c r="D225">
         <v>14</v>
       </c>
       <c r="E225" t="s">
         <v>58</v>
       </c>
       <c r="F225" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5595,99 +5595,99 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>225</v>
       </c>
       <c r="C227" t="s">
         <v>329</v>
       </c>
       <c r="D227">
         <v>15</v>
       </c>
       <c r="E227" t="s">
         <v>58</v>
       </c>
       <c r="F227" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>331</v>
       </c>
       <c r="D228">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E228" t="s">
         <v>69</v>
       </c>
       <c r="F228" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>227</v>
       </c>
       <c r="C229" t="s">
         <v>332</v>
       </c>
       <c r="D229">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>58</v>
       </c>
       <c r="F229" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>333</v>
       </c>
       <c r="D230">
         <v>15</v>
       </c>
       <c r="E230" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>334</v>
       </c>
       <c r="D231">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>335</v>
       </c>
       <c r="D232">
         <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>107</v>
       </c>
       <c r="F232" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>