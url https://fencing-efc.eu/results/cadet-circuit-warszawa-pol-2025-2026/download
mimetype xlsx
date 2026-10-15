--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1790,51 +1790,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2003,51 +2003,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>49</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2191,51 +2191,51 @@
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
@@ -2342,51 +2342,51 @@
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2396,51 +2396,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>87</v>
       </c>
       <c r="F50" t="s">
         <v>88</v>
       </c>
     </row>
@@ -2524,128 +2524,128 @@
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>97</v>
       </c>
       <c r="F55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>58</v>
       </c>
       <c r="F58" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>58</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>107</v>
       </c>
       <c r="F60" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>58</v>
       </c>
       <c r="F61" t="s">
@@ -2732,51 +2732,51 @@
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>116</v>
       </c>
       <c r="F66" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>58</v>
       </c>
       <c r="F68" t="s">
         <v>103</v>
       </c>
     </row>
@@ -3094,51 +3094,51 @@
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>15</v>
       </c>
       <c r="E85" t="s">
         <v>107</v>
       </c>
       <c r="F85" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>58</v>
       </c>
       <c r="F86" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>53</v>
       </c>
       <c r="F87" t="s">
@@ -3279,51 +3279,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E96" t="s">
         <v>50</v>
       </c>
       <c r="F96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>123</v>
       </c>
       <c r="F97" t="s">
@@ -3399,51 +3399,51 @@
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>107</v>
       </c>
       <c r="F101" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>173</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>51</v>
       </c>
     </row>
@@ -3553,71 +3553,71 @@
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
         <v>14</v>
       </c>
       <c r="E109" t="s">
         <v>58</v>
       </c>
       <c r="F109" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>182</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>141</v>
       </c>
       <c r="F110" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>107</v>
       </c>
       <c r="F111" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>107</v>
       </c>
       <c r="F112" t="s">
@@ -3804,51 +3804,51 @@
       </c>
       <c r="C122" t="s">
         <v>198</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>50</v>
       </c>
       <c r="F122" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>199</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>50</v>
       </c>
       <c r="F123" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>58</v>
       </c>
       <c r="F124" t="s">
@@ -3864,51 +3864,51 @@
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
         <v>15</v>
       </c>
       <c r="E125" t="s">
         <v>93</v>
       </c>
       <c r="F125" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>97</v>
       </c>
       <c r="F126" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>204</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>53</v>
       </c>
       <c r="F127" t="s">
@@ -3924,102 +3924,102 @@
       </c>
       <c r="C128" t="s">
         <v>205</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>53</v>
       </c>
       <c r="F128" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>206</v>
       </c>
       <c r="D129">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>208</v>
       </c>
       <c r="D130">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>53</v>
       </c>
       <c r="F130" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>209</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>46</v>
       </c>
       <c r="F131" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>211</v>
       </c>
       <c r="D132">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>58</v>
       </c>
       <c r="F132" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>212</v>
       </c>
       <c r="D133">
         <v>15</v>
       </c>
       <c r="E133" t="s">
         <v>213</v>
       </c>
       <c r="F133" t="s">
         <v>214</v>
       </c>
     </row>
@@ -4513,51 +4513,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>249</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>107</v>
       </c>
       <c r="F163" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>250</v>
       </c>
       <c r="D164">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E164" t="s">
         <v>69</v>
       </c>
       <c r="F164" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>251</v>
       </c>
       <c r="D165">
         <v>15</v>
       </c>
       <c r="E165" t="s">
         <v>21</v>
       </c>
       <c r="F165" t="s">
         <v>252</v>
       </c>
     </row>
@@ -4629,85 +4629,85 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>258</v>
       </c>
       <c r="D170">
         <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>58</v>
       </c>
       <c r="F170" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>259</v>
       </c>
       <c r="D171">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>58</v>
       </c>
       <c r="F171" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>260</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>58</v>
       </c>
       <c r="F172" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>262</v>
       </c>
       <c r="D173">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>58</v>
       </c>
       <c r="F173" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>263</v>
       </c>
       <c r="D174">
         <v>15</v>
       </c>
       <c r="E174" t="s">
         <v>58</v>
       </c>
       <c r="F174" t="s">
         <v>264</v>
       </c>
     </row>
@@ -4884,65 +4884,65 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>276</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>116</v>
       </c>
       <c r="F185" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>278</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>279</v>
       </c>
       <c r="D187">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>280</v>
       </c>
       <c r="F187" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>282</v>
       </c>
       <c r="D188">
         <v>14</v>
       </c>
       <c r="E188" t="s">
         <v>58</v>
       </c>
       <c r="F188" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5408,51 +5408,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>315</v>
       </c>
       <c r="D216">
         <v>15</v>
       </c>
       <c r="E216" t="s">
         <v>58</v>
       </c>
       <c r="F216" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>316</v>
       </c>
       <c r="D217">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E217" t="s">
         <v>58</v>
       </c>
       <c r="F217" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>317</v>
       </c>
       <c r="D218">
         <v>14</v>
       </c>
       <c r="E218" t="s">
         <v>58</v>
       </c>
       <c r="F218" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5612,51 +5612,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>331</v>
       </c>
       <c r="D228">
         <v>16</v>
       </c>
       <c r="E228" t="s">
         <v>69</v>
       </c>
       <c r="F228" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>227</v>
       </c>
       <c r="C229" t="s">
         <v>332</v>
       </c>
       <c r="D229">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>58</v>
       </c>
       <c r="F229" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>333</v>
       </c>
       <c r="D230">
         <v>15</v>
       </c>
       <c r="E230" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
@@ -5708,51 +5708,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>
       </c>
       <c r="C234" t="s">
         <v>337</v>
       </c>
       <c r="D234">
         <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>58</v>
       </c>
       <c r="F234" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>338</v>
       </c>
       <c r="D235">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E235" t="s">
         <v>69</v>
       </c>
       <c r="F235" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>234</v>
       </c>
       <c r="C236" t="s">
         <v>340</v>
       </c>
       <c r="D236">
         <v>16</v>
       </c>
       <c r="E236" t="s">
         <v>53</v>
       </c>
       <c r="F236" t="s">
         <v>341</v>
       </c>
     </row>