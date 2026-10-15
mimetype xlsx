--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1488,128 +1488,128 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1619,51 +1619,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
@@ -1787,51 +1787,51 @@
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
@@ -1944,51 +1944,51 @@
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
@@ -2278,51 +2278,51 @@
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>62</v>
       </c>
       <c r="F58" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>23</v>
       </c>
       <c r="F60" t="s">
@@ -2455,51 +2455,51 @@
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>116</v>
       </c>
     </row>
@@ -2532,51 +2532,51 @@
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>34</v>
       </c>
       <c r="F71" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>120</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>86</v>
       </c>
       <c r="F72" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>121</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
@@ -2592,51 +2592,51 @@
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>123</v>
       </c>
       <c r="F74" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>125</v>
       </c>
       <c r="D75">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>126</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>36</v>
       </c>
       <c r="F76" t="s">
@@ -2672,51 +2672,51 @@
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>130</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
       <c r="F80" t="s">
@@ -2752,71 +2752,71 @@
       </c>
       <c r="C82" t="s">
         <v>132</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
       <c r="F82" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>133</v>
       </c>
       <c r="D83">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>136</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
@@ -2832,68 +2832,68 @@
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>36</v>
       </c>
       <c r="F86" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>140</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
@@ -2960,111 +2960,111 @@
       </c>
       <c r="C93" t="s">
         <v>144</v>
       </c>
       <c r="D93">
         <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>145</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>147</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>34</v>
       </c>
       <c r="F96" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>149</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>23</v>
       </c>
       <c r="F97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>150</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
@@ -3254,51 +3254,51 @@
       </c>
       <c r="C108" t="s">
         <v>165</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>31</v>
       </c>
       <c r="F108" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>167</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>66</v>
       </c>
       <c r="F109" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>168</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
@@ -3542,51 +3542,51 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>186</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>187</v>
       </c>
       <c r="D124">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>18</v>
       </c>
       <c r="F124" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>188</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>36</v>
       </c>
       <c r="F125" t="s">
@@ -3642,51 +3642,51 @@
       </c>
       <c r="C128" t="s">
         <v>192</v>
       </c>
       <c r="D128">
         <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
       <c r="F128" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>193</v>
       </c>
       <c r="D129">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>18</v>
       </c>
       <c r="F129" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>194</v>
       </c>
       <c r="D130">
         <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>195</v>
       </c>
       <c r="F130" t="s">
@@ -4072,68 +4072,68 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>223</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>18</v>
       </c>
       <c r="F154" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>224</v>
       </c>
       <c r="D155">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>18</v>
       </c>
       <c r="F155" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>225</v>
       </c>
       <c r="D156">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>86</v>
       </c>
       <c r="F156" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>226</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>18</v>
       </c>
       <c r="F157" t="s">
         <v>43</v>
       </c>
     </row>