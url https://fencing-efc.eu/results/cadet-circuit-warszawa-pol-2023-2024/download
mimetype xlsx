--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1374,51 +1374,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
@@ -1459,51 +1459,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1536,108 +1536,108 @@
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
@@ -1673,51 +1673,51 @@
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
@@ -2015,68 +2015,68 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>81</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2106,68 +2106,68 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2357,151 +2357,151 @@
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>36</v>
       </c>
       <c r="F61" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>55</v>
       </c>
       <c r="F63" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>113</v>
       </c>
       <c r="F65" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>36</v>
       </c>
       <c r="F67" t="s">
@@ -2925,131 +2925,131 @@
       </c>
       <c r="C89" t="s">
         <v>146</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>36</v>
       </c>
       <c r="F89" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>148</v>
       </c>
       <c r="D90">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>33</v>
       </c>
       <c r="F90" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>123</v>
       </c>
       <c r="F92" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>151</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>36</v>
       </c>
       <c r="F94" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3541,51 +3541,51 @@
       </c>
       <c r="C121" t="s">
         <v>184</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>36</v>
       </c>
       <c r="F121" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>185</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>186</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>123</v>
       </c>
       <c r="F123" t="s">
@@ -3715,51 +3715,51 @@
       </c>
       <c r="C130" t="s">
         <v>194</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>81</v>
       </c>
       <c r="F130" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>197</v>
@@ -3964,85 +3964,85 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>212</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>36</v>
       </c>
       <c r="F145" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>213</v>
       </c>
       <c r="D146">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>36</v>
       </c>
       <c r="F146" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>214</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>67</v>
       </c>
       <c r="F147" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>215</v>
       </c>
       <c r="D148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>39</v>
       </c>
       <c r="F148" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>216</v>
       </c>
       <c r="D149">
         <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>36</v>
       </c>
       <c r="F149" t="s">
         <v>74</v>
       </c>
     </row>
@@ -4117,102 +4117,102 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>221</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>81</v>
       </c>
       <c r="F154" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>222</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>55</v>
       </c>
       <c r="F155" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>223</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>36</v>
       </c>
       <c r="F156" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>224</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>36</v>
       </c>
       <c r="F157" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>225</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>36</v>
       </c>
       <c r="F158" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>226</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>36</v>
       </c>
       <c r="F159" t="s">
         <v>97</v>
       </c>
     </row>
@@ -4253,99 +4253,99 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>229</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>36</v>
       </c>
       <c r="F162" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>230</v>
       </c>
       <c r="D163">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>231</v>
       </c>
       <c r="D164">
         <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>36</v>
       </c>
       <c r="F164" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>232</v>
       </c>
       <c r="D165">
         <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>33</v>
       </c>
       <c r="F165" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>233</v>
       </c>
       <c r="D166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>234</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>36</v>
       </c>
       <c r="F167" t="s">
         <v>90</v>
       </c>
     </row>