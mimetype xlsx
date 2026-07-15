--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1408,51 +1408,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
@@ -1750,168 +1750,168 @@
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>67</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1981,51 +1981,51 @@
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
@@ -2220,51 +2220,51 @@
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>36</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>49</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
       <c r="F55" t="s">
@@ -2320,51 +2320,51 @@
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>36</v>
       </c>
       <c r="F58" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2377,51 +2377,51 @@
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>36</v>
       </c>
       <c r="F61" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>55</v>
       </c>
       <c r="F63" t="s">
@@ -2691,71 +2691,71 @@
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>36</v>
       </c>
       <c r="F78" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
       <c r="F80" t="s">
@@ -2771,51 +2771,51 @@
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>113</v>
       </c>
       <c r="F81" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>49</v>
       </c>
       <c r="F82" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
@@ -2868,51 +2868,51 @@
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>36</v>
       </c>
       <c r="F86" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>144</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>33</v>
       </c>
       <c r="F88" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3025,85 +3025,85 @@
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>36</v>
       </c>
       <c r="F94" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>155</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>156</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>157</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>67</v>
       </c>
       <c r="F98" t="s">
         <v>120</v>
       </c>
     </row>
@@ -3136,51 +3136,51 @@
       </c>
       <c r="C100" t="s">
         <v>159</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>36</v>
       </c>
       <c r="F100" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>36</v>
       </c>
       <c r="F101" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3230,71 +3230,71 @@
       </c>
       <c r="C105" t="s">
         <v>166</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>36</v>
       </c>
       <c r="F105" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>168</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>36</v>
       </c>
       <c r="F106" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>169</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>170</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>67</v>
       </c>
       <c r="F108" t="s">
         <v>68</v>
       </c>
     </row>
@@ -3327,51 +3327,51 @@
       </c>
       <c r="C110" t="s">
         <v>172</v>
       </c>
       <c r="D110">
         <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>36</v>
       </c>
       <c r="F110" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>173</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>174</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>36</v>
       </c>
       <c r="F112" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3404,71 +3404,71 @@
       </c>
       <c r="C114" t="s">
         <v>176</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>36</v>
       </c>
       <c r="F114" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>177</v>
       </c>
       <c r="D115">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>36</v>
       </c>
       <c r="F115" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>178</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>180</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>36</v>
       </c>
       <c r="F117" t="s">
@@ -3501,71 +3501,71 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>182</v>
       </c>
       <c r="D119">
         <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>183</v>
       </c>
       <c r="D120">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>67</v>
       </c>
       <c r="F120" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>184</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>36</v>
       </c>
       <c r="F121" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>185</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
@@ -3638,91 +3638,91 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>189</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>190</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>39</v>
       </c>
       <c r="F127" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>191</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>81</v>
       </c>
       <c r="F128" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>193</v>
       </c>
       <c r="D129">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>194</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>81</v>
       </c>
       <c r="F130" t="s">
         <v>82</v>
       </c>
     </row>
@@ -3777,119 +3777,119 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>198</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>67</v>
       </c>
       <c r="F134" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>200</v>
       </c>
       <c r="D135">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>201</v>
       </c>
       <c r="D136">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>202</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>36</v>
       </c>
       <c r="F137" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>203</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>39</v>
       </c>
       <c r="F138" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>204</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>36</v>
       </c>
       <c r="F139" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>205</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>33</v>
       </c>
       <c r="F140" t="s">
         <v>34</v>
       </c>
     </row>
@@ -4049,51 +4049,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>217</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>39</v>
       </c>
       <c r="F150" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>218</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>113</v>
       </c>
       <c r="F151" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>219</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>36</v>
       </c>
       <c r="F152" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4352,116 +4352,116 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>235</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>36</v>
       </c>
       <c r="F168" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>236</v>
       </c>
       <c r="D169">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>36</v>
       </c>
       <c r="F169" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>237</v>
       </c>
       <c r="D170">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>49</v>
       </c>
       <c r="F170" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>238</v>
       </c>
       <c r="D171">
         <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>239</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>33</v>
       </c>
       <c r="F172" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>241</v>
       </c>
       <c r="D173">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>39</v>
       </c>
       <c r="F173" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>243</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>36</v>
       </c>
       <c r="F174" t="s">
         <v>147</v>
       </c>
     </row>
@@ -4485,51 +4485,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>245</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>67</v>
       </c>
       <c r="F176" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>246</v>
       </c>
       <c r="D177">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>36</v>
       </c>
       <c r="F177" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>247</v>
       </c>
       <c r="D178">
         <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>36</v>
       </c>
       <c r="F178" t="s">
         <v>108</v>
       </c>
     </row>