--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1633,51 +1633,51 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
@@ -2069,51 +2069,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2143,51 +2143,51 @@
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
       <c r="F51" t="s">
         <v>90</v>
       </c>
     </row>
@@ -2300,51 +2300,51 @@
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>36</v>
       </c>
       <c r="F58" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2417,51 +2417,51 @@
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>55</v>
       </c>
       <c r="F63" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>113</v>
       </c>
       <c r="F65" t="s">
@@ -2477,51 +2477,51 @@
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>36</v>
       </c>
       <c r="F67" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>67</v>
       </c>
       <c r="F68" t="s">
@@ -2577,51 +2577,51 @@
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>49</v>
       </c>
       <c r="F71" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
       <c r="F72" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>33</v>
       </c>
       <c r="F73" t="s">
@@ -2945,51 +2945,51 @@
       </c>
       <c r="C90" t="s">
         <v>148</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>33</v>
       </c>
       <c r="F90" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>123</v>
       </c>
       <c r="F92" t="s">
@@ -3484,51 +3484,51 @@
       </c>
       <c r="C118" t="s">
         <v>181</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>39</v>
       </c>
       <c r="F118" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>182</v>
       </c>
       <c r="D119">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>183</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>67</v>
       </c>
       <c r="F120" t="s">
         <v>120</v>
       </c>
     </row>
@@ -3695,99 +3695,99 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>193</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>194</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>81</v>
       </c>
       <c r="F130" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>197</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>198</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>67</v>
       </c>
       <c r="F134" t="s">
         <v>199</v>
       </c>
     </row>
@@ -3930,51 +3930,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>209</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>211</v>
       </c>
       <c r="D144">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>81</v>
       </c>
       <c r="F144" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>212</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>36</v>
       </c>
       <c r="F145" t="s">
         <v>90</v>
       </c>
     </row>
@@ -4083,51 +4083,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>219</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>36</v>
       </c>
       <c r="F152" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>220</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>36</v>
       </c>
       <c r="F153" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>221</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>81</v>
       </c>
       <c r="F154" t="s">
         <v>82</v>
       </c>
     </row>
@@ -4151,51 +4151,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>223</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>36</v>
       </c>
       <c r="F156" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>224</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>36</v>
       </c>
       <c r="F157" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>225</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>36</v>
       </c>
       <c r="F158" t="s">
         <v>160</v>
       </c>
     </row>