--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1310,51 +1310,51 @@
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>12.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
@@ -1464,51 +1464,51 @@
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
@@ -1635,51 +1635,51 @@
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
@@ -1712,51 +1712,51 @@
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>3.0</v>
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>3.0</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>60</v>
       </c>
       <c r="F35" t="s">
@@ -1812,51 +1812,51 @@
       </c>
       <c r="C38" t="s">
         <v>64</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>65</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>3.0</v>
       </c>
       <c r="C40" t="s">
         <v>67</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
@@ -1969,51 +1969,51 @@
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>3.0</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>3.0</v>
       </c>
       <c r="C48" t="s">
         <v>78</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
@@ -2109,51 +2109,51 @@
       </c>
       <c r="C53" t="s">
         <v>85</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>86</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>87</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
@@ -2166,116 +2166,116 @@
       </c>
       <c r="B56">
         <v>3.0</v>
       </c>
       <c r="C56" t="s">
         <v>88</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>3.0</v>
       </c>
       <c r="C57" t="s">
         <v>89</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>90</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>91</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>93</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>94</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>95</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
@@ -2398,96 +2398,96 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>106</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>107</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>108</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>109</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>110</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>19</v>
       </c>
       <c r="F74" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2791,88 +2791,88 @@
       </c>
       <c r="C15" t="s">
         <v>133</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>134</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>135</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>136</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>137</v>
       </c>
       <c r="F18" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>139</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2945,51 +2945,51 @@
       </c>
       <c r="C23" t="s">
         <v>144</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>145</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>146</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3144,51 +3144,51 @@
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>157</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>158</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>159</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3198,91 +3198,91 @@
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>160</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>161</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>162</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>60</v>
       </c>
       <c r="F39" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>164</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>165</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
@@ -3395,51 +3395,51 @@
       </c>
       <c r="C47" t="s">
         <v>171</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>172</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>32</v>
       </c>
       <c r="F48" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>173</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
@@ -3512,51 +3512,51 @@
       </c>
       <c r="C53" t="s">
         <v>178</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>179</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>180</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3589,68 +3589,68 @@
       </c>
       <c r="C57" t="s">
         <v>182</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>183</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>184</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>185</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3971,51 +3971,51 @@
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>206</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>207</v>
       </c>
       <c r="D81">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>208</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>