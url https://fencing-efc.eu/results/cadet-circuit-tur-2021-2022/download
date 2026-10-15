--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1341,51 +1341,51 @@
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1412,51 +1412,51 @@
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
@@ -1583,51 +1583,51 @@
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -1874,68 +1874,68 @@
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2022,51 +2022,51 @@
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
@@ -2082,51 +2082,51 @@
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
@@ -2162,71 +2162,71 @@
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2396,51 +2396,51 @@
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
@@ -2527,51 +2527,51 @@
       </c>
       <c r="C67" t="s">
         <v>106</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>108</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>109</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2601,51 +2601,51 @@
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2658,51 +2658,51 @@
       </c>
       <c r="C74" t="s">
         <v>114</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
       <c r="F74" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>115</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2857,195 +2857,195 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>125</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>126</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>26</v>
       </c>
       <c r="F86" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>127</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>128</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>129</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>130</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>131</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>132</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>133</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>134</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>136</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>137</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
         <v>73</v>
       </c>
     </row>
@@ -3080,51 +3080,51 @@
         <v>107</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>140</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>141</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>143</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
@@ -3162,51 +3162,51 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>146</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>147</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>148</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>149</v>
       </c>
       <c r="F106" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
@@ -3284,51 +3284,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>153</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>154</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>155</v>
       </c>
     </row>
@@ -3361,51 +3361,51 @@
       </c>
       <c r="C5" t="s">
         <v>159</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>161</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>162</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -3472,51 +3472,51 @@
       </c>
       <c r="C11" t="s">
         <v>166</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>167</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>168</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
@@ -3549,51 +3549,51 @@
       </c>
       <c r="C15" t="s">
         <v>170</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>171</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>172</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3603,51 +3603,51 @@
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>173</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>174</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>175</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
@@ -3808,51 +3808,51 @@
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>184</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>185</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>186</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3922,51 +3922,51 @@
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>190</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>191</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
@@ -4215,51 +4215,51 @@
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>211</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>212</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>213</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>73</v>
       </c>
     </row>
@@ -4392,51 +4392,51 @@
       </c>
       <c r="C60" t="s">
         <v>221</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>223</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>224</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4483,102 +4483,102 @@
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>228</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>229</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>230</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>149</v>
       </c>
       <c r="F67" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>231</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>232</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>149</v>
       </c>
       <c r="F69" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>234</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>199</v>
       </c>
     </row>
@@ -4630,51 +4630,51 @@
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>238</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>239</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>240</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
@@ -4689,51 +4689,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>242</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>243</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>244</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
@@ -4810,51 +4810,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>252</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>253</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>254</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>26</v>
       </c>
       <c r="F88" t="s">
         <v>27</v>
       </c>
     </row>