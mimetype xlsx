--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1256,51 +1256,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1336,71 +1336,71 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1450,51 +1450,51 @@
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="F19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -1504,51 +1504,51 @@
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -1621,51 +1621,51 @@
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -1832,91 +1832,91 @@
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>69</v>
       </c>
       <c r="F39" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>71</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>59</v>
       </c>
     </row>
@@ -2020,51 +2020,51 @@
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -2085,51 +2085,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
@@ -2181,51 +2181,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>93</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>95</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>96</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
@@ -2237,68 +2237,68 @@
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>100</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2371,51 +2371,51 @@
       </c>
       <c r="C3" t="s">
         <v>103</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>104</v>
       </c>
       <c r="F3" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>106</v>
       </c>
       <c r="D4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>107</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>48</v>
       </c>
       <c r="F5" t="s">
@@ -2431,108 +2431,108 @@
       </c>
       <c r="C6" t="s">
         <v>109</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>110</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>111</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>112</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>113</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>114</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2719,51 +2719,51 @@
       </c>
       <c r="C21" t="s">
         <v>126</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>127</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>128</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -2913,51 +2913,51 @@
       </c>
       <c r="C31" t="s">
         <v>136</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>137</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>138</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
@@ -3010,111 +3010,111 @@
       </c>
       <c r="C36" t="s">
         <v>141</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>142</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>143</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>144</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>145</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>146</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -3224,51 +3224,51 @@
       </c>
       <c r="C47" t="s">
         <v>154</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>72</v>
       </c>
       <c r="F47" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>156</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>157</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -3412,51 +3412,51 @@
       </c>
       <c r="C57" t="s">
         <v>166</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>168</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>48</v>
       </c>
       <c r="F59" t="s">
         <v>49</v>
       </c>
     </row>
@@ -3821,192 +3821,192 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>191</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>193</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>194</v>
       </c>
       <c r="D83">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>195</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>196</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>104</v>
       </c>
       <c r="F85" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>198</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>200</v>
       </c>
       <c r="D87">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>201</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>202</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>203</v>
       </c>
       <c r="D90">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>