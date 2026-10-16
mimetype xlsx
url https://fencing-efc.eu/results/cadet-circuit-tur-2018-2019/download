--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1059,51 +1059,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>64.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>52.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1179,51 +1179,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>28.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1239,51 +1239,51 @@
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
@@ -1319,68 +1319,68 @@
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>16.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1607,91 +1607,91 @@
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>8.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2052,88 +2052,88 @@
       </c>
       <c r="C53" t="s">
         <v>83</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>84</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>85</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>86</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>87</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
@@ -2148,82 +2148,82 @@
         <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>90</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>91</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>92</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
         <v>93</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>94</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
@@ -2238,51 +2238,51 @@
         <v>53</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>96</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>97</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2346,91 +2346,91 @@
       </c>
       <c r="C3" t="s">
         <v>100</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>52.0</v>
       </c>
       <c r="C4" t="s">
         <v>101</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>102</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>46</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>40.0</v>
       </c>
       <c r="C6" t="s">
         <v>103</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>46</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>104</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>105</v>
       </c>
       <c r="F7" t="s">
@@ -2726,51 +2726,51 @@
       </c>
       <c r="C22" t="s">
         <v>126</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>127</v>
       </c>
       <c r="D23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>128</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -2806,88 +2806,88 @@
       </c>
       <c r="C26" t="s">
         <v>130</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>131</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>132</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>133</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>134</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -2923,71 +2923,71 @@
       </c>
       <c r="C32" t="s">
         <v>136</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>137</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>75</v>
       </c>
       <c r="F33" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>8.0</v>
       </c>
       <c r="C34" t="s">
         <v>139</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>140</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
@@ -3003,91 +3003,91 @@
       </c>
       <c r="C36" t="s">
         <v>141</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>142</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>143</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>144</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>145</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3120,51 +3120,51 @@
       </c>
       <c r="C42" t="s">
         <v>148</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>75</v>
       </c>
       <c r="F42" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>149</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>150</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3388,51 +3388,51 @@
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>165</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>166</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>75</v>
       </c>
       <c r="F57" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>168</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3499,179 +3499,179 @@
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>172</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>173</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>174</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>176</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>177</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>162</v>
       </c>
       <c r="F66" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>179</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>180</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>181</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>182</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>183</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
@@ -3689,110 +3689,110 @@
         <v>47</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>185</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>186</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>187</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>188</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>190</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>191</v>
       </c>
       <c r="D78">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>192</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>