--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -867,91 +867,91 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
@@ -1201,51 +1201,51 @@
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
@@ -1498,51 +1498,51 @@
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
@@ -1578,51 +1578,51 @@
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
@@ -1695,151 +1695,151 @@
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
@@ -1855,252 +1855,252 @@
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>21</v>
       </c>
       <c r="F57" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>102</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>105</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
       <c r="F63" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>106</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>21</v>
       </c>
       <c r="F64" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>21</v>
       </c>
       <c r="F65" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
       <c r="F67" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>110</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>111</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>33</v>
       </c>
     </row>