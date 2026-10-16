--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -790,88 +790,88 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -927,51 +927,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
@@ -1007,168 +1007,168 @@
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
@@ -1184,88 +1184,88 @@
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>43</v>
       </c>
       <c r="F25" t="s">
@@ -1338,51 +1338,51 @@
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
@@ -1478,51 +1478,51 @@
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
@@ -1598,88 +1598,88 @@
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
@@ -1835,51 +1835,51 @@
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
@@ -2039,85 +2039,85 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
       <c r="F67" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>110</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>111</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>74</v>
       </c>
     </row>