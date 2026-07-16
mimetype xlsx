--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -730,51 +730,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -790,51 +790,51 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1041,51 +1041,51 @@
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
@@ -1161,111 +1161,111 @@
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
@@ -1298,85 +1298,85 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>45</v>
       </c>
       <c r="F35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1400,150 +1400,150 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>73</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>74</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>76</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>62</v>
       </c>
     </row>