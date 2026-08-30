--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -827,51 +827,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -924,51 +924,51 @@
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -981,51 +981,51 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
@@ -1181,51 +1181,51 @@
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
@@ -1241,71 +1241,71 @@
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1366,51 +1366,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>55</v>
       </c>
     </row>