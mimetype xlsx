--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -847,51 +847,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">