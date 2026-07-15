--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -775,51 +775,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -997,51 +997,51 @@
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -1077,139 +1077,139 @@
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1219,51 +1219,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
@@ -1373,51 +1373,51 @@
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -1464,51 +1464,51 @@
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>68</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
@@ -1658,51 +1658,51 @@
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
@@ -1718,51 +1718,51 @@
       </c>
       <c r="C51" t="s">
         <v>86</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>88</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
@@ -1889,111 +1889,111 @@
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>95</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>96</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>100</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
@@ -2020,51 +2020,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>102</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>103</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>104</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -2170,51 +2170,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>113</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>115</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>117</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2238,51 +2238,51 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>119</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>121</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>122</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>66</v>
       </c>
     </row>