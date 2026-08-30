--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1202,51 +1202,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1336,122 +1336,122 @@
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1541,51 +1541,51 @@
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
@@ -1698,51 +1698,51 @@
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>86</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
@@ -1795,51 +1795,51 @@
       </c>
       <c r="C55" t="s">
         <v>90</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>91</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>92</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
@@ -1855,51 +1855,51 @@
       </c>
       <c r="C58" t="s">
         <v>93</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>94</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>95</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
@@ -1909,51 +1909,51 @@
       </c>
       <c r="C61" t="s">
         <v>96</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
@@ -2034,68 +2034,68 @@
         <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>103</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>104</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>106</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>107</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
         <v>47</v>
       </c>
     </row>
@@ -2204,51 +2204,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>117</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>118</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>119</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>120</v>
       </c>
     </row>