--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1641,51 +1641,51 @@
       </c>
       <c r="C47" t="s">
         <v>81</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>