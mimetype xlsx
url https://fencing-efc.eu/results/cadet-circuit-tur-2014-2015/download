--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -721,51 +721,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -983,51 +983,51 @@
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
@@ -1470,51 +1470,51 @@
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1793,51 +1793,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>98</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>