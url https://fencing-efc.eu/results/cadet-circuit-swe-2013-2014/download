--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1953,51 +1953,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2010,88 +2010,88 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2215,51 +2215,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
@@ -2315,68 +2315,68 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>66</v>
       </c>
       <c r="F30" t="s">
@@ -3293,51 +3293,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>152</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>153</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>83</v>
       </c>
       <c r="F79" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>154</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>112</v>
       </c>
       <c r="F80" t="s">
@@ -3447,51 +3447,51 @@
       </c>
       <c r="C86" t="s">
         <v>162</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>34</v>
       </c>
       <c r="F86" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>164</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>83</v>
       </c>
       <c r="F87" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>165</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>121</v>
       </c>
     </row>
@@ -4077,51 +4077,51 @@
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>34</v>
       </c>
       <c r="F119" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>210</v>
       </c>
       <c r="D120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>52</v>
       </c>
       <c r="F120" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>212</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>213</v>
       </c>
       <c r="F121" t="s">
         <v>214</v>
       </c>
     </row>
@@ -4252,102 +4252,102 @@
         <v>90</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>226</v>
       </c>
       <c r="D130">
         <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>228</v>
       </c>
       <c r="D131">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>229</v>
       </c>
       <c r="F131" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>231</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>52</v>
       </c>
       <c r="F132" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>232</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>52</v>
       </c>
       <c r="F133" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>234</v>
       </c>
       <c r="D134">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>235</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>55</v>
       </c>
       <c r="F135" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
@@ -4402,85 +4402,85 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>242</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
       <c r="F139" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>243</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>244</v>
       </c>
       <c r="F140" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>246</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>247</v>
       </c>
       <c r="F141" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>249</v>
       </c>
       <c r="D142">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>112</v>
       </c>
       <c r="F142" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>251</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
@@ -4811,51 +4811,51 @@
       </c>
       <c r="C10" t="s">
         <v>271</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>272</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>115</v>
       </c>
       <c r="F11" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>274</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4865,125 +4865,125 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>275</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>276</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>277</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>278</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>279</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>281</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>282</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
@@ -5201,51 +5201,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>297</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>298</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>299</v>
       </c>
       <c r="F32" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>301</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
@@ -6059,51 +6059,51 @@
       </c>
       <c r="C76" t="s">
         <v>362</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>363</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>112</v>
       </c>
       <c r="F77" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>365</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>112</v>
       </c>
       <c r="F78" t="s">
@@ -6424,51 +6424,51 @@
       </c>
       <c r="C95" t="s">
         <v>386</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>52</v>
       </c>
       <c r="F95" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>387</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>69</v>
       </c>
       <c r="F96" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>388</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>112</v>
       </c>
       <c r="F97" t="s">
@@ -6621,51 +6621,51 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>398</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>399</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>112</v>
       </c>
       <c r="F106" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>400</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>177</v>
       </c>
     </row>
@@ -7207,51 +7207,51 @@
         <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>437</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>438</v>
       </c>
       <c r="D138">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>55</v>
       </c>
       <c r="F138" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>439</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>112</v>
       </c>
       <c r="F139" t="s">
         <v>266</v>
       </c>
     </row>
@@ -7357,51 +7357,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>450</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>112</v>
       </c>
       <c r="F146" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>451</v>
       </c>
       <c r="D147">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>299</v>
       </c>
       <c r="F147" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>452</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>112</v>
       </c>
       <c r="F148" t="s">
         <v>113</v>
       </c>
     </row>