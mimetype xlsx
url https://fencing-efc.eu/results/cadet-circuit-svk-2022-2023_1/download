--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -4214,71 +4214,71 @@
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>78.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
@@ -4331,88 +4331,88 @@
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
@@ -4602,88 +4602,88 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
@@ -4816,51 +4816,51 @@
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>82</v>
       </c>
       <c r="F40" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
@@ -4890,51 +4890,51 @@
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>50</v>
       </c>
       <c r="F45" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>93</v>
       </c>
       <c r="F46" t="s">
@@ -5030,91 +5030,91 @@
       </c>
       <c r="C51" t="s">
         <v>106</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>96</v>
       </c>
       <c r="F51" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>108</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>45</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>110</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>93</v>
       </c>
       <c r="F53" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>46</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>112</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>38</v>
       </c>
       <c r="F54" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>113</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>114</v>
       </c>
       <c r="F55" t="s">
@@ -5150,88 +5150,88 @@
       </c>
       <c r="C57" t="s">
         <v>117</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>93</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>118</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>50</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>119</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>31</v>
       </c>
       <c r="F59" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>52</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>120</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
       <c r="F60" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>53</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
@@ -5301,71 +5301,71 @@
       </c>
       <c r="C65" t="s">
         <v>126</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>127</v>
       </c>
       <c r="F65" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>130</v>
       </c>
       <c r="F66" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>96</v>
       </c>
       <c r="F67" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>134</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5418,51 +5418,51 @@
       </c>
       <c r="C71" t="s">
         <v>139</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>140</v>
       </c>
       <c r="F71" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>142</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>143</v>
       </c>
       <c r="F72" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>65</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>145</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>140</v>
       </c>
       <c r="F73" t="s">
@@ -5832,51 +5832,51 @@
       </c>
       <c r="C92" t="s">
         <v>178</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>179</v>
       </c>
       <c r="F92" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>85</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>181</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>182</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>38</v>
       </c>
       <c r="F94" t="s">
         <v>57</v>
       </c>
     </row>
@@ -6063,51 +6063,51 @@
       </c>
       <c r="C104" t="s">
         <v>196</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>93</v>
       </c>
       <c r="F104" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>97</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>198</v>
       </c>
       <c r="D105">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>130</v>
       </c>
       <c r="F105" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>98</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>200</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
     </row>
@@ -6120,71 +6120,71 @@
       </c>
       <c r="C107" t="s">
         <v>201</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>130</v>
       </c>
       <c r="F107" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>203</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>16</v>
       </c>
       <c r="F108" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>101</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>204</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>102</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>206</v>
       </c>
       <c r="D110">
         <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
       <c r="F110" t="s">
         <v>207</v>
       </c>
     </row>
@@ -6217,51 +6217,51 @@
       </c>
       <c r="C112" t="s">
         <v>210</v>
       </c>
       <c r="D112">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>28</v>
       </c>
       <c r="F112" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>105</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>212</v>
       </c>
       <c r="D113">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>106</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>213</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>16</v>
       </c>
       <c r="F114" t="s">
         <v>17</v>
       </c>
     </row>
@@ -6274,51 +6274,51 @@
       </c>
       <c r="C115" t="s">
         <v>214</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>93</v>
       </c>
       <c r="F115" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>107</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>216</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
       <c r="F116" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>218</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
@@ -6391,51 +6391,51 @@
       </c>
       <c r="C121" t="s">
         <v>223</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>192</v>
       </c>
       <c r="F121" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>224</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>93</v>
       </c>
       <c r="F122" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>226</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>25</v>
       </c>
       <c r="F123" t="s">
@@ -6451,108 +6451,108 @@
       </c>
       <c r="C124" t="s">
         <v>227</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>127</v>
       </c>
       <c r="F124" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>117</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>229</v>
       </c>
       <c r="D125">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>118</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>230</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>99</v>
       </c>
       <c r="F126" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>232</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>96</v>
       </c>
       <c r="F127" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>119</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>233</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>119</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>234</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>16</v>
       </c>
       <c r="F129" t="s">
         <v>235</v>
       </c>
     </row>
@@ -6622,51 +6622,51 @@
       </c>
       <c r="C133" t="s">
         <v>241</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>82</v>
       </c>
       <c r="F133" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>126</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>243</v>
       </c>
       <c r="D134">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>96</v>
       </c>
       <c r="F134" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>244</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>99</v>
       </c>
       <c r="F135" t="s">
@@ -6840,116 +6840,116 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>138</v>
       </c>
       <c r="C146" t="s">
         <v>260</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>127</v>
       </c>
       <c r="F146" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>139</v>
       </c>
       <c r="C147" t="s">
         <v>261</v>
       </c>
       <c r="D147">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>28</v>
       </c>
       <c r="F147" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>263</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>130</v>
       </c>
       <c r="F148" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>265</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>266</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>130</v>
       </c>
       <c r="F150" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>268</v>
       </c>
       <c r="D151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>144</v>
       </c>
       <c r="C152" t="s">
         <v>269</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>130</v>
       </c>
       <c r="F152" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
@@ -7171,116 +7171,116 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>293</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>130</v>
       </c>
       <c r="F166" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>159</v>
       </c>
       <c r="C167" t="s">
         <v>294</v>
       </c>
       <c r="D167">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>130</v>
       </c>
       <c r="F167" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>160</v>
       </c>
       <c r="C168" t="s">
         <v>296</v>
       </c>
       <c r="D168">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>162</v>
       </c>
       <c r="F168" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>297</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>298</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>299</v>
       </c>
       <c r="F170" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>301</v>
       </c>
       <c r="D171">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>192</v>
       </c>
       <c r="F171" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>164</v>
       </c>
       <c r="C172" t="s">
         <v>302</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>102</v>
       </c>
       <c r="F172" t="s">
         <v>303</v>
       </c>
     </row>
@@ -7465,51 +7465,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>176</v>
       </c>
       <c r="C184" t="s">
         <v>321</v>
       </c>
       <c r="D184">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>140</v>
       </c>
       <c r="F184" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>323</v>
       </c>
       <c r="D185">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>82</v>
       </c>
       <c r="F185" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>325</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
@@ -7677,102 +7677,102 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>187</v>
       </c>
       <c r="C197" t="s">
         <v>336</v>
       </c>
       <c r="D197">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>140</v>
       </c>
       <c r="F197" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>190</v>
       </c>
       <c r="C198" t="s">
         <v>337</v>
       </c>
       <c r="D198">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>82</v>
       </c>
       <c r="F198" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>338</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>82</v>
       </c>
       <c r="F199" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>191</v>
       </c>
       <c r="C200" t="s">
         <v>339</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>50</v>
       </c>
       <c r="F200" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>340</v>
       </c>
       <c r="D201">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>99</v>
       </c>
       <c r="F201" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>342</v>
       </c>
       <c r="D202">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>99</v>
       </c>
       <c r="F202" t="s">
         <v>343</v>
       </c>
     </row>
@@ -7991,51 +7991,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>360</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>362</v>
       </c>
       <c r="D217">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
       </c>
       <c r="C218" t="s">
         <v>363</v>
       </c>
       <c r="D218">
         <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>102</v>
       </c>
       <c r="F218" t="s">
         <v>103</v>
       </c>
     </row>
@@ -8056,85 +8056,85 @@
         <v>91</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>212</v>
       </c>
       <c r="C220" t="s">
         <v>365</v>
       </c>
       <c r="D220">
         <v>20</v>
       </c>
       <c r="E220" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>213</v>
       </c>
       <c r="C221" t="s">
         <v>366</v>
       </c>
       <c r="D221">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E221" t="s">
         <v>99</v>
       </c>
       <c r="F221" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>214</v>
       </c>
       <c r="C222" t="s">
         <v>368</v>
       </c>
       <c r="D222">
         <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>192</v>
       </c>
       <c r="F222" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>215</v>
       </c>
       <c r="C223" t="s">
         <v>370</v>
       </c>
       <c r="D223">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>140</v>
       </c>
       <c r="F223" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>216</v>
       </c>
       <c r="C224" t="s">
         <v>372</v>
       </c>
       <c r="D224">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>50</v>
       </c>
       <c r="F224" t="s">
         <v>289</v>
       </c>
     </row>
@@ -8274,51 +8274,51 @@
         <v>384</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>223</v>
       </c>
       <c r="C233" t="s">
         <v>385</v>
       </c>
       <c r="D233">
         <v>19</v>
       </c>
       <c r="E233" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>226</v>
       </c>
       <c r="C234" t="s">
         <v>386</v>
       </c>
       <c r="D234">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E234" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>226</v>
       </c>
       <c r="C235" t="s">
         <v>387</v>
       </c>
       <c r="D235">
         <v>19</v>
       </c>
       <c r="E235" t="s">
         <v>16</v>
       </c>
       <c r="F235" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>228</v>
@@ -8458,51 +8458,51 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>236</v>
       </c>
       <c r="C244" t="s">
         <v>399</v>
       </c>
       <c r="D244">
         <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>102</v>
       </c>
       <c r="F244" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>236</v>
       </c>
       <c r="C245" t="s">
         <v>400</v>
       </c>
       <c r="D245">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E245" t="s">
         <v>10</v>
       </c>
       <c r="F245" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>236</v>
       </c>
       <c r="C246" t="s">
         <v>401</v>
       </c>
       <c r="D246">
         <v>20</v>
       </c>
       <c r="E246" t="s">
         <v>130</v>
       </c>
       <c r="F246" t="s">
         <v>264</v>
       </c>
     </row>
@@ -8577,102 +8577,102 @@
     <row r="251" spans="1:6">
       <c r="A251">
         <v>243</v>
       </c>
       <c r="C251" t="s">
         <v>408</v>
       </c>
       <c r="D251">
         <v>19</v>
       </c>
       <c r="E251" t="s">
         <v>96</v>
       </c>
       <c r="F251" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>243</v>
       </c>
       <c r="C252" t="s">
         <v>409</v>
       </c>
       <c r="D252">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E252" t="s">
         <v>7</v>
       </c>
       <c r="F252" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>245</v>
       </c>
       <c r="C253" t="s">
         <v>411</v>
       </c>
       <c r="D253">
         <v>19</v>
       </c>
       <c r="E253" t="s">
         <v>99</v>
       </c>
       <c r="F253" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>246</v>
       </c>
       <c r="C254" t="s">
         <v>412</v>
       </c>
       <c r="D254">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E254" t="s">
         <v>99</v>
       </c>
       <c r="F254" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>247</v>
       </c>
       <c r="C255" t="s">
         <v>414</v>
       </c>
       <c r="D255">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E255" t="s">
         <v>16</v>
       </c>
       <c r="F255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>248</v>
       </c>
       <c r="C256" t="s">
         <v>415</v>
       </c>
       <c r="D256">
         <v>19</v>
       </c>
       <c r="E256" t="s">
         <v>7</v>
       </c>
       <c r="F256" t="s">
         <v>278</v>
       </c>
     </row>
@@ -8727,51 +8727,51 @@
         <v>237</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>252</v>
       </c>
       <c r="C260" t="s">
         <v>421</v>
       </c>
       <c r="D260">
         <v>20</v>
       </c>
       <c r="E260" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>252</v>
       </c>
       <c r="C261" t="s">
         <v>422</v>
       </c>
       <c r="D261">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E261" t="s">
         <v>82</v>
       </c>
       <c r="F261" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>254</v>
       </c>
       <c r="C262" t="s">
         <v>423</v>
       </c>
       <c r="D262">
         <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>299</v>
       </c>
       <c r="F262" t="s">
         <v>300</v>
       </c>
     </row>
@@ -8894,51 +8894,51 @@
         <v>433</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>262</v>
       </c>
       <c r="C270" t="s">
         <v>434</v>
       </c>
       <c r="D270">
         <v>17</v>
       </c>
       <c r="E270" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>263</v>
       </c>
       <c r="C271" t="s">
         <v>435</v>
       </c>
       <c r="D271">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E271" t="s">
         <v>38</v>
       </c>
       <c r="F271" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>264</v>
       </c>
       <c r="C272" t="s">
         <v>436</v>
       </c>
       <c r="D272">
         <v>18</v>
       </c>
       <c r="E272" t="s">
         <v>140</v>
       </c>
       <c r="F272" t="s">
         <v>371</v>
       </c>
     </row>
@@ -9166,85 +9166,85 @@
     <row r="286" spans="1:6">
       <c r="A286">
         <v>274</v>
       </c>
       <c r="C286" t="s">
         <v>455</v>
       </c>
       <c r="D286">
         <v>18</v>
       </c>
       <c r="E286" t="s">
         <v>50</v>
       </c>
       <c r="F286" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>274</v>
       </c>
       <c r="C287" t="s">
         <v>457</v>
       </c>
       <c r="D287">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E287" t="s">
         <v>82</v>
       </c>
       <c r="F287" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>274</v>
       </c>
       <c r="C288" t="s">
         <v>458</v>
       </c>
       <c r="D288">
         <v>17</v>
       </c>
       <c r="E288" t="s">
         <v>16</v>
       </c>
       <c r="F288" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>281</v>
       </c>
       <c r="C289" t="s">
         <v>460</v>
       </c>
       <c r="D289">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E289" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>282</v>
       </c>
       <c r="C290" t="s">
         <v>461</v>
       </c>
       <c r="D290">
         <v>18</v>
       </c>
       <c r="E290" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>283</v>
       </c>
       <c r="C291" t="s">
         <v>462</v>
@@ -9307,82 +9307,82 @@
     <row r="295" spans="1:6">
       <c r="A295">
         <v>287</v>
       </c>
       <c r="C295" t="s">
         <v>467</v>
       </c>
       <c r="D295">
         <v>19</v>
       </c>
       <c r="E295" t="s">
         <v>114</v>
       </c>
       <c r="F295" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>288</v>
       </c>
       <c r="C296" t="s">
         <v>469</v>
       </c>
       <c r="D296">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E296" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>289</v>
       </c>
       <c r="C297" t="s">
         <v>470</v>
       </c>
       <c r="D297">
         <v>18</v>
       </c>
       <c r="E297" t="s">
         <v>99</v>
       </c>
       <c r="F297" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>289</v>
       </c>
       <c r="C298" t="s">
         <v>472</v>
       </c>
       <c r="D298">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E298" t="s">
         <v>7</v>
       </c>
       <c r="F298" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>291</v>
       </c>
       <c r="C299" t="s">
         <v>473</v>
       </c>
       <c r="D299">
         <v>18</v>
       </c>
       <c r="E299" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>292</v>
@@ -9414,68 +9414,68 @@
         <v>96</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>294</v>
       </c>
       <c r="C302" t="s">
         <v>476</v>
       </c>
       <c r="D302">
         <v>20</v>
       </c>
       <c r="E302" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>295</v>
       </c>
       <c r="C303" t="s">
         <v>477</v>
       </c>
       <c r="D303">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E303" t="s">
         <v>397</v>
       </c>
       <c r="F303" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>295</v>
       </c>
       <c r="C304" t="s">
         <v>478</v>
       </c>
       <c r="D304">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E304" t="s">
         <v>99</v>
       </c>
       <c r="F304" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>297</v>
       </c>
       <c r="C305" t="s">
         <v>479</v>
       </c>
       <c r="D305">
         <v>19</v>
       </c>
       <c r="E305" t="s">
         <v>7</v>
       </c>
       <c r="F305" t="s">
         <v>361</v>
       </c>
     </row>
@@ -9496,147 +9496,147 @@
     <row r="307" spans="1:6">
       <c r="A307">
         <v>299</v>
       </c>
       <c r="C307" t="s">
         <v>481</v>
       </c>
       <c r="D307">
         <v>17</v>
       </c>
       <c r="E307" t="s">
         <v>7</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>300</v>
       </c>
       <c r="C308" t="s">
         <v>482</v>
       </c>
       <c r="D308">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E308" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>301</v>
       </c>
       <c r="C309" t="s">
         <v>483</v>
       </c>
       <c r="D309">
         <v>18</v>
       </c>
       <c r="E309" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>302</v>
       </c>
       <c r="C310" t="s">
         <v>484</v>
       </c>
       <c r="D310">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E310" t="s">
         <v>140</v>
       </c>
       <c r="F310" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>302</v>
       </c>
       <c r="C311" t="s">
         <v>485</v>
       </c>
       <c r="D311">
         <v>18</v>
       </c>
       <c r="E311" t="s">
         <v>7</v>
       </c>
       <c r="F311" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>304</v>
       </c>
       <c r="C312" t="s">
         <v>486</v>
       </c>
       <c r="D312">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E312" t="s">
         <v>397</v>
       </c>
       <c r="F312" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>304</v>
       </c>
       <c r="C313" t="s">
         <v>487</v>
       </c>
       <c r="D313">
         <v>19</v>
       </c>
       <c r="E313" t="s">
         <v>50</v>
       </c>
       <c r="F313" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>304</v>
       </c>
       <c r="C314" t="s">
         <v>488</v>
       </c>
       <c r="D314">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E314" t="s">
         <v>16</v>
       </c>
       <c r="F314" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>304</v>
       </c>
       <c r="C315" t="s">
         <v>489</v>
       </c>
       <c r="D315">
         <v>19</v>
       </c>
       <c r="E315" t="s">
         <v>10</v>
       </c>
       <c r="F315" t="s">
         <v>490</v>
       </c>
     </row>
@@ -9677,102 +9677,102 @@
     <row r="318" spans="1:6">
       <c r="A318">
         <v>310</v>
       </c>
       <c r="C318" t="s">
         <v>494</v>
       </c>
       <c r="D318">
         <v>17</v>
       </c>
       <c r="E318" t="s">
         <v>397</v>
       </c>
       <c r="F318" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>310</v>
       </c>
       <c r="C319" t="s">
         <v>496</v>
       </c>
       <c r="D319">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E319" t="s">
         <v>16</v>
       </c>
       <c r="F319" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>312</v>
       </c>
       <c r="C320" t="s">
         <v>497</v>
       </c>
       <c r="D320">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E320" t="s">
         <v>99</v>
       </c>
       <c r="F320" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>313</v>
       </c>
       <c r="C321" t="s">
         <v>498</v>
       </c>
       <c r="D321">
         <v>18</v>
       </c>
       <c r="E321" t="s">
         <v>99</v>
       </c>
       <c r="F321" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>313</v>
       </c>
       <c r="C322" t="s">
         <v>499</v>
       </c>
       <c r="D322">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E322" t="s">
         <v>397</v>
       </c>
       <c r="F322" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>315</v>
       </c>
       <c r="C323" t="s">
         <v>500</v>
       </c>
       <c r="D323">
         <v>18</v>
       </c>
       <c r="E323" t="s">
         <v>179</v>
       </c>
       <c r="F323" t="s">
         <v>501</v>
       </c>
     </row>
@@ -10215,68 +10215,68 @@
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>533</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>534</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>536</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>537</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>19</v>
@@ -10286,51 +10286,51 @@
       </c>
       <c r="C28" t="s">
         <v>538</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>539</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>541</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
     </row>
@@ -10397,51 +10397,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>546</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>547</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
       <c r="F35" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>549</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
     </row>
@@ -10508,51 +10508,51 @@
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>554</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>555</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>556</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
@@ -10602,91 +10602,91 @@
       </c>
       <c r="C45" t="s">
         <v>560</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>562</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>114</v>
       </c>
       <c r="F46" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>38</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>564</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>566</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>25</v>
       </c>
       <c r="F48" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>568</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
       <c r="F49" t="s">
@@ -10819,51 +10819,51 @@
       </c>
       <c r="C56" t="s">
         <v>579</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>140</v>
       </c>
       <c r="F56" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>581</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>582</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>583</v>
       </c>
       <c r="F58" t="s">
         <v>584</v>
       </c>
     </row>
@@ -10876,71 +10876,71 @@
       </c>
       <c r="C59" t="s">
         <v>585</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>52</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>586</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>53</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>587</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>588</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
@@ -11016,51 +11016,51 @@
       </c>
       <c r="C66" t="s">
         <v>594</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>140</v>
       </c>
       <c r="F66" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>595</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>99</v>
       </c>
       <c r="F67" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>597</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>50</v>
       </c>
       <c r="F68" t="s">
@@ -11116,51 +11116,51 @@
       </c>
       <c r="C71" t="s">
         <v>600</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>38</v>
       </c>
       <c r="F71" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>601</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>65</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>602</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>603</v>
       </c>
       <c r="F73" t="s">
         <v>604</v>
       </c>
     </row>
@@ -11304,108 +11304,108 @@
       </c>
       <c r="C81" t="s">
         <v>616</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>618</v>
       </c>
       <c r="D82">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>619</v>
       </c>
       <c r="D83">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>114</v>
       </c>
       <c r="F83" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>620</v>
       </c>
       <c r="D84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>93</v>
       </c>
       <c r="F84" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>76</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>621</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>93</v>
       </c>
       <c r="F85" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>623</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>93</v>
       </c>
     </row>
@@ -11418,51 +11418,51 @@
       </c>
       <c r="C87" t="s">
         <v>624</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>93</v>
       </c>
       <c r="F87" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>78</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>626</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>603</v>
       </c>
       <c r="F88" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>627</v>
       </c>
       <c r="D89">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
     </row>
@@ -11535,51 +11535,51 @@
       </c>
       <c r="C93" t="s">
         <v>633</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>634</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>38</v>
       </c>
       <c r="F94" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>635</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>38</v>
       </c>
       <c r="F95" t="s">
@@ -11726,88 +11726,88 @@
       </c>
       <c r="C103" t="s">
         <v>646</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>648</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>127</v>
       </c>
       <c r="F104" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>97</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>650</v>
       </c>
       <c r="D105">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>98</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>651</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>99</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>652</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
@@ -11857,51 +11857,51 @@
       </c>
       <c r="C110" t="s">
         <v>657</v>
       </c>
       <c r="D110">
         <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>35</v>
       </c>
       <c r="F110" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>659</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>93</v>
       </c>
       <c r="F111" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>660</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>16</v>
       </c>
       <c r="F112" t="s">
@@ -11934,85 +11934,85 @@
       </c>
       <c r="C114" t="s">
         <v>662</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>25</v>
       </c>
       <c r="F114" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>107</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>663</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>664</v>
       </c>
       <c r="D116">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>665</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>50</v>
       </c>
       <c r="F117" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>667</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>668</v>
       </c>
       <c r="F118" t="s">
@@ -12065,51 +12065,51 @@
       </c>
       <c r="C121" t="s">
         <v>672</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
       <c r="F121" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>674</v>
       </c>
       <c r="D122">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>675</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
@@ -12256,88 +12256,88 @@
       </c>
       <c r="C131" t="s">
         <v>685</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>93</v>
       </c>
       <c r="F131" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>687</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>125</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>689</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>126</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>690</v>
       </c>
       <c r="D134">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>50</v>
       </c>
       <c r="F134" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>691</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>25</v>
       </c>
     </row>
@@ -12553,51 +12553,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>708</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>38</v>
       </c>
       <c r="F149" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>709</v>
       </c>
       <c r="D150">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>710</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>144</v>
       </c>
       <c r="C152" t="s">
         <v>712</v>
@@ -12708,85 +12708,85 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>721</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>93</v>
       </c>
       <c r="F159" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>722</v>
       </c>
       <c r="D160">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>50</v>
       </c>
       <c r="F160" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>723</v>
       </c>
       <c r="D161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>82</v>
       </c>
       <c r="F161" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>153</v>
       </c>
       <c r="C162" t="s">
         <v>725</v>
       </c>
       <c r="D162">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>668</v>
       </c>
       <c r="F162" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>726</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>603</v>
       </c>
       <c r="F163" t="s">
         <v>604</v>
       </c>
     </row>
@@ -12954,195 +12954,195 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>166</v>
       </c>
       <c r="C174" t="s">
         <v>739</v>
       </c>
       <c r="D174">
         <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>140</v>
       </c>
       <c r="F174" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>740</v>
       </c>
       <c r="D175">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>741</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>82</v>
       </c>
       <c r="F176" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>743</v>
       </c>
       <c r="D177">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>99</v>
       </c>
       <c r="F177" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>170</v>
       </c>
       <c r="C178" t="s">
         <v>744</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>171</v>
       </c>
       <c r="C179" t="s">
         <v>745</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>172</v>
       </c>
       <c r="C180" t="s">
         <v>746</v>
       </c>
       <c r="D180">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>173</v>
       </c>
       <c r="C181" t="s">
         <v>747</v>
       </c>
       <c r="D181">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>127</v>
       </c>
       <c r="F181" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>174</v>
       </c>
       <c r="C182" t="s">
         <v>748</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>82</v>
       </c>
       <c r="F182" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>175</v>
       </c>
       <c r="C183" t="s">
         <v>750</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>140</v>
       </c>
       <c r="F183" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>176</v>
       </c>
       <c r="C184" t="s">
         <v>751</v>
       </c>
       <c r="D184">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>82</v>
       </c>
       <c r="F184" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>177</v>
       </c>
       <c r="C185" t="s">
         <v>753</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>668</v>
       </c>
       <c r="F185" t="s">
         <v>669</v>
       </c>
     </row>
@@ -13231,102 +13231,102 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>183</v>
       </c>
       <c r="C191" t="s">
         <v>759</v>
       </c>
       <c r="D191">
         <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>127</v>
       </c>
       <c r="F191" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>760</v>
       </c>
       <c r="D192">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>99</v>
       </c>
       <c r="F192" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
       </c>
       <c r="C193" t="s">
         <v>761</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>16</v>
       </c>
       <c r="F193" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>186</v>
       </c>
       <c r="C194" t="s">
         <v>762</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>50</v>
       </c>
       <c r="F194" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>187</v>
       </c>
       <c r="C195" t="s">
         <v>764</v>
       </c>
       <c r="D195">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
       <c r="F195" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>188</v>
       </c>
       <c r="C196" t="s">
         <v>765</v>
       </c>
       <c r="D196">
         <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>189</v>
@@ -13381,51 +13381,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>191</v>
       </c>
       <c r="C200" t="s">
         <v>771</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>99</v>
       </c>
       <c r="F200" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>773</v>
       </c>
       <c r="D201">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>774</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>35</v>
       </c>
       <c r="F202" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>194</v>
@@ -13565,99 +13565,99 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>201</v>
       </c>
       <c r="C211" t="s">
         <v>785</v>
       </c>
       <c r="D211">
         <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>114</v>
       </c>
       <c r="F211" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>786</v>
       </c>
       <c r="D212">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E212" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
       </c>
       <c r="C213" t="s">
         <v>787</v>
       </c>
       <c r="D213">
         <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>16</v>
       </c>
       <c r="F213" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
       </c>
       <c r="C214" t="s">
         <v>788</v>
       </c>
       <c r="D214">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>140</v>
       </c>
       <c r="F214" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>
       </c>
       <c r="C215" t="s">
         <v>790</v>
       </c>
       <c r="D215">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
         <v>688</v>
       </c>
       <c r="F215" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>792</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>130</v>
       </c>
       <c r="F216" t="s">
         <v>264</v>
       </c>
     </row>
@@ -13763,51 +13763,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>214</v>
       </c>
       <c r="C223" t="s">
         <v>799</v>
       </c>
       <c r="D223">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>99</v>
       </c>
       <c r="F223" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>214</v>
       </c>
       <c r="C224" t="s">
         <v>801</v>
       </c>
       <c r="D224">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>217</v>
       </c>
       <c r="C225" t="s">
         <v>802</v>
       </c>
       <c r="D225">
         <v>20</v>
       </c>
       <c r="E225" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>218</v>
       </c>
       <c r="C226" t="s">
         <v>803</v>
@@ -13924,102 +13924,102 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>225</v>
       </c>
       <c r="C233" t="s">
         <v>812</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>82</v>
       </c>
       <c r="F233" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>226</v>
       </c>
       <c r="C234" t="s">
         <v>813</v>
       </c>
       <c r="D234">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E234" t="s">
         <v>99</v>
       </c>
       <c r="F234" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>227</v>
       </c>
       <c r="C235" t="s">
         <v>814</v>
       </c>
       <c r="D235">
         <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>397</v>
       </c>
       <c r="F235" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>227</v>
       </c>
       <c r="C236" t="s">
         <v>816</v>
       </c>
       <c r="D236">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>35</v>
       </c>
       <c r="F236" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>227</v>
       </c>
       <c r="C237" t="s">
         <v>818</v>
       </c>
       <c r="D237">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E237" t="s">
         <v>179</v>
       </c>
       <c r="F237" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>230</v>
       </c>
       <c r="C238" t="s">
         <v>820</v>
       </c>
       <c r="D238">
         <v>18</v>
       </c>
       <c r="E238" t="s">
         <v>10</v>
       </c>
       <c r="F238" t="s">
         <v>821</v>
       </c>
     </row>
@@ -14091,51 +14091,51 @@
     <row r="243" spans="1:6">
       <c r="A243">
         <v>234</v>
       </c>
       <c r="C243" t="s">
         <v>827</v>
       </c>
       <c r="D243">
         <v>15</v>
       </c>
       <c r="E243" t="s">
         <v>82</v>
       </c>
       <c r="F243" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>234</v>
       </c>
       <c r="C244" t="s">
         <v>828</v>
       </c>
       <c r="D244">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E244" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>237</v>
       </c>
       <c r="C245" t="s">
         <v>829</v>
       </c>
       <c r="D245">
         <v>17</v>
       </c>
       <c r="E245" t="s">
         <v>82</v>
       </c>
       <c r="F245" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>238</v>
@@ -14272,102 +14272,102 @@
         <v>835</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>836</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>837</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>838</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>839</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>840</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>841</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
@@ -14377,51 +14377,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>842</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>843</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>844</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
@@ -14559,51 +14559,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>854</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>855</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>857</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>140</v>
       </c>
       <c r="F21" t="s">
@@ -14693,91 +14693,91 @@
       </c>
       <c r="C26" t="s">
         <v>862</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>863</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>864</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>192</v>
       </c>
       <c r="F28" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>866</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>867</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="F30" t="s">
@@ -14813,51 +14813,51 @@
       </c>
       <c r="C32" t="s">
         <v>869</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>871</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>872</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>82</v>
       </c>
       <c r="F34" t="s">
@@ -15024,51 +15024,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>885</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>886</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>888</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
     </row>
@@ -15229,51 +15229,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>898</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>899</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>38</v>
       </c>
       <c r="F55" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>900</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
     </row>
@@ -15286,51 +15286,51 @@
       </c>
       <c r="C57" t="s">
         <v>901</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>140</v>
       </c>
       <c r="F57" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>902</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>99</v>
       </c>
       <c r="F58" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>903</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>904</v>
       </c>
     </row>
@@ -15674,51 +15674,51 @@
       </c>
       <c r="C77" t="s">
         <v>924</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>926</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>927</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>99</v>
       </c>
       <c r="F79" t="s">
@@ -15931,51 +15931,51 @@
       </c>
       <c r="C90" t="s">
         <v>941</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>942</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>28</v>
       </c>
       <c r="F91" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>943</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>99</v>
       </c>
       <c r="F92" t="s">
@@ -15991,51 +15991,51 @@
       </c>
       <c r="C93" t="s">
         <v>944</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>140</v>
       </c>
       <c r="F93" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>946</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>16</v>
       </c>
       <c r="F94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>947</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>102</v>
       </c>
       <c r="F95" t="s">
@@ -16051,51 +16051,51 @@
       </c>
       <c r="C96" t="s">
         <v>949</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>950</v>
       </c>
       <c r="F96" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>952</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>82</v>
       </c>
       <c r="F97" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>953</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>140</v>
       </c>
       <c r="F98" t="s">
@@ -16111,51 +16111,51 @@
       </c>
       <c r="C99" t="s">
         <v>955</v>
       </c>
       <c r="D99">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>140</v>
       </c>
       <c r="F99" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>957</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>28</v>
       </c>
       <c r="F100" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>959</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>82</v>
       </c>
       <c r="F101" t="s">
@@ -16171,111 +16171,111 @@
       </c>
       <c r="C102" t="s">
         <v>961</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>25</v>
       </c>
       <c r="F102" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>963</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
       <c r="F103" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>965</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
       <c r="F104" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>966</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>28</v>
       </c>
       <c r="F105" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>968</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>28</v>
       </c>
       <c r="F106" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>970</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
       <c r="F107" t="s">
@@ -16331,131 +16331,131 @@
       </c>
       <c r="C110" t="s">
         <v>974</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>16</v>
       </c>
       <c r="F110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>975</v>
       </c>
       <c r="D111">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>16</v>
       </c>
       <c r="F111" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>976</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>25</v>
       </c>
       <c r="F112" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>977</v>
       </c>
       <c r="D113">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>99</v>
       </c>
       <c r="F113" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>978</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>140</v>
       </c>
       <c r="F114" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>979</v>
       </c>
       <c r="D115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>980</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>38</v>
       </c>
       <c r="F116" t="s">
         <v>53</v>
       </c>
     </row>
@@ -16468,51 +16468,51 @@
       </c>
       <c r="C117" t="s">
         <v>981</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>38</v>
       </c>
       <c r="F117" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>983</v>
       </c>
       <c r="D118">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>984</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
@@ -16562,51 +16562,51 @@
       </c>
       <c r="C122" t="s">
         <v>988</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>99</v>
       </c>
       <c r="F122" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>989</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>990</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>35</v>
       </c>
       <c r="F124" t="s">
         <v>991</v>
       </c>
     </row>
@@ -16659,51 +16659,51 @@
       </c>
       <c r="C127" t="s">
         <v>994</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>130</v>
       </c>
       <c r="F127" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>995</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>82</v>
       </c>
       <c r="F128" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>997</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>205</v>
       </c>
     </row>
@@ -16733,51 +16733,51 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>999</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>192</v>
       </c>
       <c r="F131" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>1001</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>1002</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>1003</v>
@@ -16897,167 +16897,167 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>1012</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>50</v>
       </c>
       <c r="F141" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>1013</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>50</v>
       </c>
       <c r="F142" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>1014</v>
       </c>
       <c r="D143">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>140</v>
       </c>
       <c r="F143" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>1015</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>1016</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>96</v>
       </c>
       <c r="F145" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>1017</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>140</v>
       </c>
       <c r="F146" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>1018</v>
       </c>
       <c r="D147">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>192</v>
       </c>
       <c r="F147" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>1019</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>1020</v>
       </c>
       <c r="D149">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>1021</v>
       </c>
       <c r="D150">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>99</v>
       </c>
       <c r="F150" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
@@ -17129,85 +17129,85 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>1027</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>50</v>
       </c>
       <c r="F155" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>1029</v>
       </c>
       <c r="D156">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>1030</v>
       </c>
       <c r="D157">
         <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>96</v>
       </c>
       <c r="F157" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>1031</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>38</v>
       </c>
       <c r="F158" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>1032</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>14</v>
       </c>
     </row>
@@ -17245,82 +17245,82 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>1035</v>
       </c>
       <c r="D162">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>99</v>
       </c>
       <c r="F162" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>1036</v>
       </c>
       <c r="D163">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>38</v>
       </c>
       <c r="F163" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>1038</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>1039</v>
       </c>
       <c r="D165">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>50</v>
       </c>
       <c r="F165" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>1040</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
@@ -17372,51 +17372,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>1045</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>93</v>
       </c>
       <c r="F170" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>1046</v>
       </c>
       <c r="D171">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>93</v>
       </c>
       <c r="F171" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>1048</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>162</v>
       </c>
       <c r="F172" t="s">
         <v>355</v>
       </c>
     </row>
@@ -18017,229 +18017,229 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>1092</v>
       </c>
       <c r="D209">
         <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>102</v>
       </c>
       <c r="F209" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>1094</v>
       </c>
       <c r="D210">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>1095</v>
       </c>
       <c r="D211">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E211" t="s">
         <v>38</v>
       </c>
       <c r="F211" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>1096</v>
       </c>
       <c r="D212">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E212" t="s">
         <v>50</v>
       </c>
       <c r="F212" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>1097</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>96</v>
       </c>
       <c r="F213" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>1099</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>130</v>
       </c>
       <c r="F214" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>1101</v>
       </c>
       <c r="D215">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>93</v>
       </c>
       <c r="F215" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>1103</v>
       </c>
       <c r="D216">
         <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>93</v>
       </c>
       <c r="F216" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>1105</v>
       </c>
       <c r="D217">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>140</v>
       </c>
       <c r="F217" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>1106</v>
       </c>
       <c r="D218">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>99</v>
       </c>
       <c r="F218" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>1107</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>1108</v>
       </c>
       <c r="D220">
         <v>16</v>
       </c>
       <c r="E220" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>1109</v>
       </c>
       <c r="D221">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>1110</v>
       </c>
       <c r="D222">
         <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>1111</v>
@@ -18274,119 +18274,119 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>1113</v>
       </c>
       <c r="D225">
         <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>930</v>
       </c>
       <c r="F225" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>1114</v>
       </c>
       <c r="D226">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E226" t="s">
         <v>140</v>
       </c>
       <c r="F226" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>1115</v>
       </c>
       <c r="D227">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>130</v>
       </c>
       <c r="F227" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>1117</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>130</v>
       </c>
       <c r="F228" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>1118</v>
       </c>
       <c r="D229">
         <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>13</v>
       </c>
       <c r="F229" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>1119</v>
       </c>
       <c r="D230">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>1120</v>
       </c>
       <c r="D231">
         <v>19</v>
       </c>
       <c r="E231" t="s">
         <v>99</v>
       </c>
       <c r="F231" t="s">
         <v>100</v>
       </c>
     </row>
@@ -18438,85 +18438,85 @@
         <v>1124</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>1125</v>
       </c>
       <c r="D235">
         <v>19</v>
       </c>
       <c r="E235" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="C236" t="s">
         <v>1126</v>
       </c>
       <c r="D236">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E236" t="s">
         <v>82</v>
       </c>
       <c r="F236" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>1127</v>
       </c>
       <c r="D237">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E237" t="s">
         <v>16</v>
       </c>
       <c r="F237" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>235</v>
       </c>
       <c r="C238" t="s">
         <v>1128</v>
       </c>
       <c r="D238">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E238" t="s">
         <v>140</v>
       </c>
       <c r="F238" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>1129</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>93</v>
       </c>
       <c r="F239" t="s">
         <v>438</v>
       </c>
     </row>
@@ -18540,51 +18540,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>1131</v>
       </c>
       <c r="D241">
         <v>19</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>1133</v>
       </c>
       <c r="D242">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E242" t="s">
         <v>130</v>
       </c>
       <c r="F242" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>240</v>
       </c>
       <c r="C243" t="s">
         <v>1134</v>
       </c>
       <c r="D243">
         <v>17</v>
       </c>
       <c r="E243" t="s">
         <v>192</v>
       </c>
       <c r="F243" t="s">
         <v>1000</v>
       </c>
     </row>
@@ -18831,102 +18831,102 @@
         <v>1151</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>254</v>
       </c>
       <c r="C259" t="s">
         <v>1152</v>
       </c>
       <c r="D259">
         <v>20</v>
       </c>
       <c r="E259" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>257</v>
       </c>
       <c r="C260" t="s">
         <v>1153</v>
       </c>
       <c r="D260">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E260" t="s">
         <v>397</v>
       </c>
       <c r="F260" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>258</v>
       </c>
       <c r="C261" t="s">
         <v>1154</v>
       </c>
       <c r="D261">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E261" t="s">
         <v>50</v>
       </c>
       <c r="F261" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>259</v>
       </c>
       <c r="C262" t="s">
         <v>1155</v>
       </c>
       <c r="D262">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E262" t="s">
         <v>10</v>
       </c>
       <c r="F262" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>260</v>
       </c>
       <c r="C263" t="s">
         <v>1157</v>
       </c>
       <c r="D263">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E263" t="s">
         <v>130</v>
       </c>
       <c r="F263" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>261</v>
       </c>
       <c r="C264" t="s">
         <v>1158</v>
       </c>
       <c r="D264">
         <v>19</v>
       </c>
       <c r="E264" t="s">
         <v>7</v>
       </c>
       <c r="F264" t="s">
         <v>278</v>
       </c>
     </row>