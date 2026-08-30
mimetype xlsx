--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -4166,82 +4166,82 @@
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>78.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4428,71 +4428,71 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>38</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
@@ -4508,51 +4508,51 @@
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>38</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
@@ -4776,51 +4776,51 @@
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>35</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>82</v>
       </c>
       <c r="F40" t="s">
@@ -5555,51 +5555,51 @@
       </c>
       <c r="C78" t="s">
         <v>155</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>96</v>
       </c>
       <c r="F78" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>71</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>157</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
       <c r="F79" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>159</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>140</v>
       </c>
       <c r="F80" t="s">
@@ -5655,111 +5655,111 @@
       </c>
       <c r="C83" t="s">
         <v>166</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>35</v>
       </c>
       <c r="F83" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>167</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>35</v>
       </c>
       <c r="F84" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>168</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>25</v>
       </c>
       <c r="F85" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>169</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>25</v>
       </c>
       <c r="F86" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>170</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>171</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>38</v>
       </c>
       <c r="F88" t="s">
         <v>172</v>
       </c>
     </row>
@@ -6197,88 +6197,88 @@
       </c>
       <c r="C111" t="s">
         <v>208</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>38</v>
       </c>
       <c r="F111" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>210</v>
       </c>
       <c r="D112">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>28</v>
       </c>
       <c r="F112" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>105</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>212</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>106</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>213</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>16</v>
       </c>
       <c r="F114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>107</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>214</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>93</v>
       </c>
       <c r="F115" t="s">
@@ -6294,51 +6294,51 @@
       </c>
       <c r="C116" t="s">
         <v>216</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
       <c r="F116" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>218</v>
       </c>
       <c r="D117">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>219</v>
       </c>
       <c r="D118">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>28</v>
       </c>
       <c r="F118" t="s">
@@ -6431,51 +6431,51 @@
       </c>
       <c r="C123" t="s">
         <v>226</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>25</v>
       </c>
       <c r="F123" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>227</v>
       </c>
       <c r="D124">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>127</v>
       </c>
       <c r="F124" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>117</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>229</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>22</v>
       </c>
     </row>
@@ -6582,51 +6582,51 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>238</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>239</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>96</v>
       </c>
       <c r="F132" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>125</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>241</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>82</v>
       </c>
       <c r="F133" t="s">
@@ -6642,51 +6642,51 @@
       </c>
       <c r="C134" t="s">
         <v>243</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>96</v>
       </c>
       <c r="F134" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>244</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>99</v>
       </c>
       <c r="F135" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>245</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>154</v>
       </c>
     </row>
@@ -6727,51 +6727,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>131</v>
       </c>
       <c r="C139" t="s">
         <v>251</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>38</v>
       </c>
       <c r="F139" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>132</v>
       </c>
       <c r="C140" t="s">
         <v>252</v>
       </c>
       <c r="D140">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>162</v>
       </c>
       <c r="F140" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>133</v>
       </c>
       <c r="C141" t="s">
         <v>254</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
       <c r="F141" t="s">
         <v>48</v>
       </c>
     </row>
@@ -6987,102 +6987,102 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>275</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>28</v>
       </c>
       <c r="F155" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>148</v>
       </c>
       <c r="C156" t="s">
         <v>277</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>279</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>82</v>
       </c>
       <c r="F157" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>280</v>
       </c>
       <c r="D158">
         <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>38</v>
       </c>
       <c r="F158" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>281</v>
       </c>
       <c r="D159">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>82</v>
       </c>
       <c r="F159" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>283</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
@@ -7120,51 +7120,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>288</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>50</v>
       </c>
       <c r="F163" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
       </c>
       <c r="C164" t="s">
         <v>290</v>
       </c>
       <c r="D164">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>50</v>
       </c>
       <c r="F164" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>292</v>
       </c>
       <c r="D165">
         <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>50</v>
       </c>
       <c r="F165" t="s">
         <v>217</v>
       </c>
     </row>
@@ -7253,51 +7253,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>301</v>
       </c>
       <c r="D171">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>192</v>
       </c>
       <c r="F171" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>164</v>
       </c>
       <c r="C172" t="s">
         <v>302</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>102</v>
       </c>
       <c r="F172" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>165</v>
       </c>
       <c r="C173" t="s">
         <v>304</v>
       </c>
       <c r="D173">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>165</v>
@@ -7527,51 +7527,51 @@
         <v>320</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>327</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>328</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>31</v>
       </c>
       <c r="F189" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
       </c>
       <c r="C190" t="s">
         <v>329</v>
       </c>
       <c r="D190">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>96</v>
       </c>
       <c r="F190" t="s">
         <v>97</v>
       </c>
     </row>
@@ -7858,51 +7858,51 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>200</v>
       </c>
       <c r="C208" t="s">
         <v>351</v>
       </c>
       <c r="D208">
         <v>20</v>
       </c>
       <c r="E208" t="s">
         <v>50</v>
       </c>
       <c r="F208" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>201</v>
       </c>
       <c r="C209" t="s">
         <v>352</v>
       </c>
       <c r="D209">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E209" t="s">
         <v>38</v>
       </c>
       <c r="F209" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>202</v>
       </c>
       <c r="C210" t="s">
         <v>353</v>
       </c>
       <c r="D210">
         <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>203</v>
@@ -7940,119 +7940,119 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
       </c>
       <c r="C213" t="s">
         <v>357</v>
       </c>
       <c r="D213">
         <v>18</v>
       </c>
       <c r="E213" t="s">
         <v>50</v>
       </c>
       <c r="F213" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
       </c>
       <c r="C214" t="s">
         <v>358</v>
       </c>
       <c r="D214">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>140</v>
       </c>
       <c r="F214" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>
       </c>
       <c r="C215" t="s">
         <v>359</v>
       </c>
       <c r="D215">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>16</v>
       </c>
       <c r="F215" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>360</v>
       </c>
       <c r="D216">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>362</v>
       </c>
       <c r="D217">
         <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
       </c>
       <c r="C218" t="s">
         <v>363</v>
       </c>
       <c r="D218">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>102</v>
       </c>
       <c r="F218" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>364</v>
       </c>
       <c r="D219">
         <v>20</v>
       </c>
       <c r="E219" t="s">
         <v>50</v>
       </c>
       <c r="F219" t="s">
         <v>91</v>
       </c>
     </row>
@@ -8175,51 +8175,51 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>219</v>
       </c>
       <c r="C227" t="s">
         <v>376</v>
       </c>
       <c r="D227">
         <v>19</v>
       </c>
       <c r="E227" t="s">
         <v>99</v>
       </c>
       <c r="F227" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>220</v>
       </c>
       <c r="C228" t="s">
         <v>377</v>
       </c>
       <c r="D228">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E228" t="s">
         <v>38</v>
       </c>
       <c r="F228" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>221</v>
       </c>
       <c r="C229" t="s">
         <v>379</v>
       </c>
       <c r="D229">
         <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>93</v>
       </c>
       <c r="F229" t="s">
         <v>225</v>
       </c>
     </row>
@@ -8356,51 +8356,51 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>230</v>
       </c>
       <c r="C238" t="s">
         <v>390</v>
       </c>
       <c r="D238">
         <v>19</v>
       </c>
       <c r="E238" t="s">
         <v>82</v>
       </c>
       <c r="F238" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>230</v>
       </c>
       <c r="C239" t="s">
         <v>391</v>
       </c>
       <c r="D239">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>10</v>
       </c>
       <c r="F239" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>230</v>
       </c>
       <c r="C240" t="s">
         <v>393</v>
       </c>
       <c r="D240">
         <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>299</v>
       </c>
       <c r="F240" t="s">
         <v>300</v>
       </c>
     </row>
@@ -8662,85 +8662,85 @@
     <row r="256" spans="1:6">
       <c r="A256">
         <v>248</v>
       </c>
       <c r="C256" t="s">
         <v>415</v>
       </c>
       <c r="D256">
         <v>19</v>
       </c>
       <c r="E256" t="s">
         <v>7</v>
       </c>
       <c r="F256" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>249</v>
       </c>
       <c r="C257" t="s">
         <v>416</v>
       </c>
       <c r="D257">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E257" t="s">
         <v>50</v>
       </c>
       <c r="F257" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>250</v>
       </c>
       <c r="C258" t="s">
         <v>418</v>
       </c>
       <c r="D258">
         <v>19</v>
       </c>
       <c r="E258" t="s">
         <v>140</v>
       </c>
       <c r="F258" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>251</v>
       </c>
       <c r="C259" t="s">
         <v>420</v>
       </c>
       <c r="D259">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E259" t="s">
         <v>82</v>
       </c>
       <c r="F259" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>252</v>
       </c>
       <c r="C260" t="s">
         <v>421</v>
       </c>
       <c r="D260">
         <v>20</v>
       </c>
       <c r="E260" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>252</v>
@@ -8812,102 +8812,102 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>257</v>
       </c>
       <c r="C265" t="s">
         <v>426</v>
       </c>
       <c r="D265">
         <v>18</v>
       </c>
       <c r="E265" t="s">
         <v>114</v>
       </c>
       <c r="F265" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>258</v>
       </c>
       <c r="C266" t="s">
         <v>428</v>
       </c>
       <c r="D266">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E266" t="s">
         <v>140</v>
       </c>
       <c r="F266" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>259</v>
       </c>
       <c r="C267" t="s">
         <v>430</v>
       </c>
       <c r="D267">
         <v>18</v>
       </c>
       <c r="E267" t="s">
         <v>397</v>
       </c>
       <c r="F267" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>260</v>
       </c>
       <c r="C268" t="s">
         <v>431</v>
       </c>
       <c r="D268">
         <v>18</v>
       </c>
       <c r="E268" t="s">
         <v>99</v>
       </c>
       <c r="F268" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>261</v>
       </c>
       <c r="C269" t="s">
         <v>432</v>
       </c>
       <c r="D269">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E269" t="s">
         <v>99</v>
       </c>
       <c r="F269" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>262</v>
       </c>
       <c r="C270" t="s">
         <v>434</v>
       </c>
       <c r="D270">
         <v>17</v>
       </c>
       <c r="E270" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>263</v>
@@ -9013,119 +9013,119 @@
     <row r="277" spans="1:6">
       <c r="A277">
         <v>269</v>
       </c>
       <c r="C277" t="s">
         <v>443</v>
       </c>
       <c r="D277">
         <v>19</v>
       </c>
       <c r="E277" t="s">
         <v>10</v>
       </c>
       <c r="F277" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>270</v>
       </c>
       <c r="C278" t="s">
         <v>444</v>
       </c>
       <c r="D278">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E278" t="s">
         <v>99</v>
       </c>
       <c r="F278" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>271</v>
       </c>
       <c r="C279" t="s">
         <v>445</v>
       </c>
       <c r="D279">
         <v>18</v>
       </c>
       <c r="E279" t="s">
         <v>299</v>
       </c>
       <c r="F279" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>271</v>
       </c>
       <c r="C280" t="s">
         <v>446</v>
       </c>
       <c r="D280">
         <v>19</v>
       </c>
       <c r="E280" t="s">
         <v>397</v>
       </c>
       <c r="F280" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>271</v>
       </c>
       <c r="C281" t="s">
         <v>447</v>
       </c>
       <c r="D281">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E281" t="s">
         <v>140</v>
       </c>
       <c r="F281" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>274</v>
       </c>
       <c r="C282" t="s">
         <v>449</v>
       </c>
       <c r="D282">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E282" t="s">
         <v>162</v>
       </c>
       <c r="F282" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>274</v>
       </c>
       <c r="C283" t="s">
         <v>451</v>
       </c>
       <c r="D283">
         <v>19</v>
       </c>
       <c r="E283" t="s">
         <v>82</v>
       </c>
       <c r="F283" t="s">
         <v>83</v>
       </c>
     </row>
@@ -9228,68 +9228,68 @@
         <v>85</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>282</v>
       </c>
       <c r="C290" t="s">
         <v>461</v>
       </c>
       <c r="D290">
         <v>18</v>
       </c>
       <c r="E290" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>283</v>
       </c>
       <c r="C291" t="s">
         <v>462</v>
       </c>
       <c r="D291">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E291" t="s">
         <v>130</v>
       </c>
       <c r="F291" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>284</v>
       </c>
       <c r="C292" t="s">
         <v>464</v>
       </c>
       <c r="D292">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E292" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>285</v>
       </c>
       <c r="C293" t="s">
         <v>465</v>
       </c>
       <c r="D293">
         <v>19</v>
       </c>
       <c r="E293" t="s">
         <v>192</v>
       </c>
       <c r="F293" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>286</v>
@@ -9321,51 +9321,51 @@
         <v>468</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>288</v>
       </c>
       <c r="C296" t="s">
         <v>469</v>
       </c>
       <c r="D296">
         <v>20</v>
       </c>
       <c r="E296" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>289</v>
       </c>
       <c r="C297" t="s">
         <v>470</v>
       </c>
       <c r="D297">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E297" t="s">
         <v>99</v>
       </c>
       <c r="F297" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>289</v>
       </c>
       <c r="C298" t="s">
         <v>472</v>
       </c>
       <c r="D298">
         <v>17</v>
       </c>
       <c r="E298" t="s">
         <v>7</v>
       </c>
       <c r="F298" t="s">
         <v>309</v>
       </c>
     </row>
@@ -9745,51 +9745,51 @@
     <row r="322" spans="1:6">
       <c r="A322">
         <v>313</v>
       </c>
       <c r="C322" t="s">
         <v>499</v>
       </c>
       <c r="D322">
         <v>19</v>
       </c>
       <c r="E322" t="s">
         <v>397</v>
       </c>
       <c r="F322" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>315</v>
       </c>
       <c r="C323" t="s">
         <v>500</v>
       </c>
       <c r="D323">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E323" t="s">
         <v>179</v>
       </c>
       <c r="F323" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>316</v>
       </c>
       <c r="C324" t="s">
         <v>502</v>
       </c>
       <c r="D324">
         <v>19</v>
       </c>
       <c r="E324" t="s">
         <v>13</v>
       </c>
       <c r="F324" t="s">
         <v>14</v>
       </c>
     </row>
@@ -9858,51 +9858,51 @@
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>505</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>93</v>
       </c>
       <c r="F3" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>507</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>508</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>82</v>
       </c>
       <c r="F5" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>510</v>
@@ -9914,51 +9914,51 @@
         <v>397</v>
       </c>
       <c r="F6" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>512</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>514</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>516</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
@@ -9985,119 +9985,119 @@
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>518</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>519</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>520</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>521</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>522</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>523</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>524</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>10</v>
@@ -10198,51 +10198,51 @@
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>532</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>533</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>534</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
@@ -10323,51 +10323,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>541</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>542</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>543</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
@@ -10454,68 +10454,68 @@
       </c>
       <c r="C37" t="s">
         <v>550</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>38</v>
       </c>
       <c r="F37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>551</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>552</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>38</v>
       </c>
       <c r="F39" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>554</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>256</v>
       </c>
     </row>
@@ -10542,91 +10542,91 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>556</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>557</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>38</v>
       </c>
       <c r="F43" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>558</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>140</v>
       </c>
       <c r="F44" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>560</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>562</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>114</v>
       </c>
       <c r="F46" t="s">
@@ -11096,51 +11096,51 @@
       </c>
       <c r="C70" t="s">
         <v>599</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>38</v>
       </c>
       <c r="F70" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>600</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>38</v>
       </c>
       <c r="F71" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>601</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>25</v>
       </c>
     </row>
@@ -11153,68 +11153,68 @@
       </c>
       <c r="C73" t="s">
         <v>602</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>603</v>
       </c>
       <c r="F73" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>66</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>605</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>606</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>99</v>
       </c>
       <c r="F75" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>608</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>38</v>
       </c>
       <c r="F76" t="s">
@@ -11230,51 +11230,51 @@
       </c>
       <c r="C77" t="s">
         <v>610</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>70</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>612</v>
       </c>
       <c r="D78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>25</v>
       </c>
       <c r="F78" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>613</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>614</v>
       </c>
     </row>
@@ -11475,71 +11475,71 @@
       </c>
       <c r="C90" t="s">
         <v>628</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>83</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>630</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>93</v>
       </c>
       <c r="F91" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>84</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>631</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>127</v>
       </c>
       <c r="F92" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>85</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>633</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
@@ -11797,51 +11797,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>652</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>653</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>38</v>
       </c>
       <c r="F108" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>101</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>655</v>
       </c>
       <c r="D109">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>38</v>
       </c>
       <c r="F109" t="s">
@@ -12008,51 +12008,51 @@
       </c>
       <c r="C118" t="s">
         <v>667</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>668</v>
       </c>
       <c r="F118" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>111</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>670</v>
       </c>
       <c r="D119">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>112</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>671</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>647</v>
       </c>
     </row>
@@ -12330,65 +12330,65 @@
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>691</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>692</v>
       </c>
       <c r="D136">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>693</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>50</v>
       </c>
       <c r="F137" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>130</v>
       </c>
       <c r="C138" t="s">
         <v>695</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>82</v>
       </c>
       <c r="F138" t="s">
         <v>696</v>
       </c>
     </row>
@@ -12426,51 +12426,51 @@
         <v>515</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>133</v>
       </c>
       <c r="C141" t="s">
         <v>699</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>134</v>
       </c>
       <c r="C142" t="s">
         <v>700</v>
       </c>
       <c r="D142">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>701</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>82</v>
       </c>
       <c r="F143" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
@@ -12660,65 +12660,65 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>147</v>
       </c>
       <c r="C156" t="s">
         <v>716</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>717</v>
       </c>
       <c r="F156" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>719</v>
       </c>
       <c r="D157">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>720</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>603</v>
       </c>
       <c r="F158" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>721</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>93</v>
       </c>
       <c r="F159" t="s">
         <v>573</v>
       </c>
     </row>
@@ -12872,51 +12872,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>733</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>734</v>
       </c>
       <c r="D170">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>50</v>
       </c>
       <c r="F170" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>735</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>179</v>
       </c>
       <c r="F171" t="s">
         <v>736</v>
       </c>
     </row>
@@ -12968,51 +12968,51 @@
         <v>580</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>740</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>741</v>
       </c>
       <c r="D176">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>82</v>
       </c>
       <c r="F176" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>743</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>99</v>
       </c>
       <c r="F177" t="s">
         <v>413</v>
       </c>
     </row>
@@ -13180,51 +13180,51 @@
         <v>509</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>756</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>757</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>99</v>
       </c>
       <c r="F189" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>182</v>
       </c>
       <c r="C190" t="s">
         <v>758</v>
       </c>
       <c r="D190">
         <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>38</v>
       </c>
       <c r="F190" t="s">
         <v>654</v>
       </c>
     </row>
@@ -13531,68 +13531,68 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>201</v>
       </c>
       <c r="C209" t="s">
         <v>783</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>201</v>
       </c>
       <c r="C210" t="s">
         <v>784</v>
       </c>
       <c r="D210">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>140</v>
       </c>
       <c r="F210" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>201</v>
       </c>
       <c r="C211" t="s">
         <v>785</v>
       </c>
       <c r="D211">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>114</v>
       </c>
       <c r="F211" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>786</v>
       </c>
       <c r="D212">
         <v>19</v>
       </c>
       <c r="E212" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
@@ -13941,51 +13941,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>226</v>
       </c>
       <c r="C234" t="s">
         <v>813</v>
       </c>
       <c r="D234">
         <v>20</v>
       </c>
       <c r="E234" t="s">
         <v>99</v>
       </c>
       <c r="F234" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>227</v>
       </c>
       <c r="C235" t="s">
         <v>814</v>
       </c>
       <c r="D235">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E235" t="s">
         <v>397</v>
       </c>
       <c r="F235" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>227</v>
       </c>
       <c r="C236" t="s">
         <v>816</v>
       </c>
       <c r="D236">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>35</v>
       </c>
       <c r="F236" t="s">
         <v>817</v>
       </c>
     </row>
@@ -14040,51 +14040,51 @@
         <v>561</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>232</v>
       </c>
       <c r="C240" t="s">
         <v>823</v>
       </c>
       <c r="D240">
         <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>233</v>
       </c>
       <c r="C241" t="s">
         <v>824</v>
       </c>
       <c r="D241">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>256</v>
       </c>
       <c r="F241" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>234</v>
       </c>
       <c r="C242" t="s">
         <v>826</v>
       </c>
       <c r="D242">
         <v>19</v>
       </c>
       <c r="E242" t="s">
         <v>99</v>
       </c>
       <c r="F242" t="s">
         <v>800</v>
       </c>
     </row>
@@ -14394,51 +14394,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>843</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>844</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>845</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
@@ -14636,51 +14636,51 @@
       </c>
       <c r="C23" t="s">
         <v>859</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>860</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>861</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
@@ -14753,51 +14753,51 @@
       </c>
       <c r="C29" t="s">
         <v>866</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>867</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>130</v>
       </c>
       <c r="F30" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>868</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
@@ -14987,51 +14987,51 @@
       </c>
       <c r="C41" t="s">
         <v>882</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>38</v>
       </c>
       <c r="F41" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>884</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>38</v>
       </c>
       <c r="F42" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>885</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
@@ -15323,51 +15323,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>903</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>905</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>192</v>
       </c>
       <c r="F60" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>906</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
@@ -15457,51 +15457,51 @@
       </c>
       <c r="C66" t="s">
         <v>911</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>38</v>
       </c>
       <c r="F66" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>912</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>99</v>
       </c>
       <c r="F67" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>913</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>256</v>
       </c>
     </row>
@@ -15694,91 +15694,91 @@
       </c>
       <c r="C78" t="s">
         <v>926</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>927</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>99</v>
       </c>
       <c r="F79" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>929</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>930</v>
       </c>
       <c r="F80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>931</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>932</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
@@ -15891,51 +15891,51 @@
       </c>
       <c r="C88" t="s">
         <v>939</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>940</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>192</v>
       </c>
       <c r="F89" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>941</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
@@ -15951,51 +15951,51 @@
       </c>
       <c r="C91" t="s">
         <v>942</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>28</v>
       </c>
       <c r="F91" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>943</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>99</v>
       </c>
       <c r="F92" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>944</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>140</v>
       </c>
       <c r="F93" t="s">
@@ -16151,51 +16151,51 @@
       </c>
       <c r="C101" t="s">
         <v>959</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>82</v>
       </c>
       <c r="F101" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>961</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>25</v>
       </c>
       <c r="F102" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>963</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
       <c r="F103" t="s">
@@ -16251,51 +16251,51 @@
       </c>
       <c r="C106" t="s">
         <v>968</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>28</v>
       </c>
       <c r="F106" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>970</v>
       </c>
       <c r="D107">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>28</v>
       </c>
       <c r="F107" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>972</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>50</v>
       </c>
       <c r="F108" t="s">
@@ -16639,51 +16639,51 @@
       </c>
       <c r="C126" t="s">
         <v>993</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>192</v>
       </c>
       <c r="F126" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>994</v>
       </c>
       <c r="D127">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>130</v>
       </c>
       <c r="F127" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>995</v>
       </c>
       <c r="D128">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>82</v>
       </c>
       <c r="F128" t="s">
@@ -16846,51 +16846,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>1008</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>1009</v>
       </c>
       <c r="D139">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>82</v>
       </c>
       <c r="F139" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>1010</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>50</v>
       </c>
       <c r="F140" t="s">
         <v>1011</v>
       </c>
     </row>
@@ -17491,51 +17491,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>1053</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>102</v>
       </c>
       <c r="F177" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>1055</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>140</v>
       </c>
       <c r="F178" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>1056</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
@@ -17618,51 +17618,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>1063</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>99</v>
       </c>
       <c r="F185" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>1064</v>
       </c>
       <c r="D186">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>140</v>
       </c>
       <c r="F186" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>1065</v>
       </c>
       <c r="D187">
         <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
@@ -17683,51 +17683,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>1067</v>
       </c>
       <c r="D189">
         <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>13</v>
       </c>
       <c r="F189" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>1069</v>
       </c>
       <c r="D190">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>82</v>
       </c>
       <c r="F190" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>1070</v>
       </c>
       <c r="D191">
         <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>28</v>
       </c>
       <c r="F191" t="s">
         <v>1071</v>
       </c>
     </row>
@@ -17864,51 +17864,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>1081</v>
       </c>
       <c r="D200">
         <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>140</v>
       </c>
       <c r="F200" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>1083</v>
       </c>
       <c r="D201">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>35</v>
       </c>
       <c r="F201" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>1084</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>99</v>
       </c>
       <c r="F202" t="s">
         <v>100</v>
       </c>
     </row>
@@ -18167,93 +18167,93 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>1106</v>
       </c>
       <c r="D218">
         <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>99</v>
       </c>
       <c r="F218" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>1107</v>
       </c>
       <c r="D219">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>1108</v>
       </c>
       <c r="D220">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>1109</v>
       </c>
       <c r="D221">
         <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>1110</v>
       </c>
       <c r="D222">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E222" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>1111</v>
       </c>
       <c r="D223">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>99</v>
       </c>
       <c r="F223" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
@@ -18325,51 +18325,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>1117</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>130</v>
       </c>
       <c r="F228" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
       </c>
       <c r="C229" t="s">
         <v>1118</v>
       </c>
       <c r="D229">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E229" t="s">
         <v>13</v>
       </c>
       <c r="F229" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>1119</v>
       </c>
       <c r="D230">
         <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>309</v>
       </c>
     </row>
@@ -18506,102 +18506,102 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>1129</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>93</v>
       </c>
       <c r="F239" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>1130</v>
       </c>
       <c r="D240">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E240" t="s">
         <v>130</v>
       </c>
       <c r="F240" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>1131</v>
       </c>
       <c r="D241">
         <v>19</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>1133</v>
       </c>
       <c r="D242">
         <v>19</v>
       </c>
       <c r="E242" t="s">
         <v>130</v>
       </c>
       <c r="F242" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>240</v>
       </c>
       <c r="C243" t="s">
         <v>1134</v>
       </c>
       <c r="D243">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E243" t="s">
         <v>192</v>
       </c>
       <c r="F243" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>241</v>
       </c>
       <c r="C244" t="s">
         <v>1135</v>
       </c>
       <c r="D244">
         <v>19</v>
       </c>
       <c r="E244" t="s">
         <v>16</v>
       </c>
       <c r="F244" t="s">
         <v>48</v>
       </c>
     </row>
@@ -18718,68 +18718,68 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>249</v>
       </c>
       <c r="C252" t="s">
         <v>1143</v>
       </c>
       <c r="D252">
         <v>17</v>
       </c>
       <c r="E252" t="s">
         <v>7</v>
       </c>
       <c r="F252" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>1144</v>
       </c>
       <c r="D253">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E253" t="s">
         <v>130</v>
       </c>
       <c r="F253" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>1146</v>
       </c>
       <c r="D254">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E254" t="s">
         <v>82</v>
       </c>
       <c r="F254" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>252</v>
       </c>
       <c r="C255" t="s">
         <v>1147</v>
       </c>
       <c r="D255">
         <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>10</v>
       </c>
       <c r="F255" t="s">
         <v>11</v>
       </c>
     </row>
@@ -18933,51 +18933,51 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>261</v>
       </c>
       <c r="C265" t="s">
         <v>1159</v>
       </c>
       <c r="D265">
         <v>19</v>
       </c>
       <c r="E265" t="s">
         <v>7</v>
       </c>
       <c r="F265" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>263</v>
       </c>
       <c r="C266" t="s">
         <v>1160</v>
       </c>
       <c r="D266">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E266" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>264</v>
       </c>
       <c r="C267" t="s">
         <v>1161</v>
       </c>
       <c r="D267">
         <v>17</v>
       </c>
       <c r="E267" t="s">
         <v>10</v>
       </c>
       <c r="F267" t="s">
         <v>392</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>