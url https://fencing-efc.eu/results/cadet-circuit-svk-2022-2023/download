--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1563,51 +1563,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
@@ -1680,51 +1680,51 @@
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1757,51 +1757,51 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
     </row>
@@ -2076,108 +2076,108 @@
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>54</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>54</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37" t="s">
@@ -2230,51 +2230,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>54</v>
       </c>
       <c r="F41" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>86</v>
       </c>
       <c r="F42" t="s">
@@ -2350,51 +2350,51 @@
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2521,51 +2521,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>110</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>91</v>
       </c>
       <c r="F57" t="s">
@@ -2655,88 +2655,88 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>91</v>
       </c>
       <c r="F65" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>68</v>
       </c>
       <c r="F66" t="s">
@@ -2866,51 +2866,51 @@
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>135</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2963,148 +2963,148 @@
       </c>
       <c r="C78" t="s">
         <v>141</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>80</v>
       </c>
       <c r="F79" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>146</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>147</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>148</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>34</v>
       </c>
       <c r="F83" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
         <v>126</v>
       </c>
     </row>
@@ -3134,51 +3134,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>19</v>
       </c>
       <c r="F88" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
@@ -3334,51 +3334,51 @@
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>80</v>
       </c>
       <c r="F97" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>27</v>
       </c>
       <c r="F98" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
@@ -3394,51 +3394,51 @@
       </c>
       <c r="C100" t="s">
         <v>170</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>19</v>
       </c>
       <c r="F100" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>19</v>
       </c>
       <c r="F101" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3488,51 +3488,51 @@
       </c>
       <c r="C105" t="s">
         <v>177</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>54</v>
       </c>
       <c r="F105" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>101</v>
       </c>
       <c r="F107" t="s">
         <v>102</v>
       </c>
     </row>
@@ -3542,91 +3542,91 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>103</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>182</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>80</v>
       </c>
       <c r="F109" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>184</v>
       </c>
       <c r="D110">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>54</v>
       </c>
       <c r="F110" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>186</v>
       </c>
       <c r="D111">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>51</v>
       </c>
       <c r="F111" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112" t="s">
@@ -3762,88 +3762,88 @@
       </c>
       <c r="C119" t="s">
         <v>198</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>199</v>
       </c>
       <c r="D120">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>200</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>201</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>202</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
@@ -3970,51 +3970,51 @@
       </c>
       <c r="C130" t="s">
         <v>210</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>211</v>
       </c>
       <c r="F130" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>213</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>19</v>
       </c>
       <c r="F131" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>216</v>
       </c>
       <c r="F132" t="s">
@@ -4126,51 +4126,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>226</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>227</v>
       </c>
       <c r="F139" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>229</v>
       </c>
       <c r="D140">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>10</v>
       </c>
       <c r="F140" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>231</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>61</v>
       </c>
     </row>
@@ -4276,130 +4276,130 @@
         <v>106</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>242</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>243</v>
       </c>
       <c r="D149">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>27</v>
       </c>
       <c r="F149" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>244</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>68</v>
       </c>
       <c r="F150" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>245</v>
       </c>
       <c r="D151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>247</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>27</v>
       </c>
       <c r="F153" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>249</v>
       </c>
       <c r="D154">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>46</v>
       </c>
       <c r="F154" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>250</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>51</v>
       </c>
       <c r="F155" t="s">
         <v>52</v>
       </c>
     </row>
@@ -4423,51 +4423,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>252</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>34</v>
       </c>
       <c r="F157" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>253</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>254</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>86</v>
       </c>
       <c r="F159" t="s">
         <v>87</v>
       </c>
     </row>
@@ -4556,51 +4556,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>260</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>237</v>
       </c>
       <c r="F165" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>262</v>
       </c>
       <c r="D166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>54</v>
       </c>
       <c r="F166" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>263</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>264</v>
       </c>
     </row>
@@ -4856,51 +4856,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>285</v>
       </c>
       <c r="D183">
         <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>86</v>
       </c>
       <c r="F183" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>286</v>
       </c>
       <c r="D184">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E184" t="s">
         <v>272</v>
       </c>
       <c r="F184" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>287</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>227</v>
       </c>
       <c r="F185" t="s">
         <v>228</v>
       </c>
     </row>
@@ -5026,51 +5026,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>299</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>34</v>
       </c>
       <c r="F193" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>300</v>
       </c>
       <c r="D194">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>301</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>169</v>
       </c>
     </row>
@@ -5094,187 +5094,187 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>303</v>
       </c>
       <c r="D197">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>211</v>
       </c>
       <c r="F197" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>304</v>
       </c>
       <c r="D198">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>305</v>
       </c>
       <c r="F198" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>307</v>
       </c>
       <c r="D199">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>308</v>
       </c>
       <c r="D200">
         <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>227</v>
       </c>
       <c r="F200" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>309</v>
       </c>
       <c r="D201">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>294</v>
       </c>
       <c r="F201" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>310</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>80</v>
       </c>
       <c r="F202" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>311</v>
       </c>
       <c r="D203">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>313</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>68</v>
       </c>
       <c r="F204" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>314</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>34</v>
       </c>
       <c r="F205" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>315</v>
       </c>
       <c r="D206">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>317</v>
       </c>
       <c r="D207">
         <v>19</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>318</v>
       </c>
     </row>