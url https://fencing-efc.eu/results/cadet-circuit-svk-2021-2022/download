--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -973,225 +973,225 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1224,51 +1224,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1304,51 +1304,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1401,51 +1401,51 @@
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1478,91 +1478,91 @@
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
@@ -1598,51 +1598,51 @@
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>67</v>
       </c>
       <c r="F35" t="s">
@@ -1678,51 +1678,51 @@
       </c>
       <c r="C37" t="s">
         <v>60</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>25</v>
       </c>
       <c r="F39" t="s">
@@ -2015,51 +2015,51 @@
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2089,51 +2089,51 @@
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>25</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>107</v>
       </c>
       <c r="F59" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>109</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
@@ -2149,128 +2149,128 @@
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>45</v>
       </c>
       <c r="F61" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>45</v>
       </c>
       <c r="F67" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2403,51 +2403,51 @@
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2460,51 +2460,51 @@
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>134</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2537,198 +2537,198 @@
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>21</v>
       </c>
       <c r="F81" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>21</v>
       </c>
       <c r="F82" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>25</v>
       </c>
       <c r="F83" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
         <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>141</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>142</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>144</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>146</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>45</v>
       </c>
       <c r="F89" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
       <c r="F90" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>148</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>45</v>
       </c>
       <c r="F91" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>35</v>
       </c>
       <c r="F92" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2837,85 +2837,85 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>159</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>45</v>
       </c>
       <c r="F99" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>160</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>21</v>
       </c>
       <c r="F100" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>103</v>
       </c>
       <c r="F101" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>45</v>
       </c>
       <c r="F103" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>