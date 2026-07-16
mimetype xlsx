--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1167,88 +1167,88 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>33.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
@@ -1558,51 +1558,51 @@
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
@@ -1758,71 +1758,71 @@
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>25</v>
       </c>
       <c r="F42" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
@@ -1858,51 +1858,51 @@
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
@@ -1975,51 +1975,51 @@
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>91</v>
       </c>
       <c r="F52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
@@ -2052,68 +2052,68 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>25</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>107</v>
       </c>
       <c r="F59" t="s">
@@ -2129,51 +2129,51 @@
       </c>
       <c r="C60" t="s">
         <v>109</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>45</v>
       </c>
       <c r="F61" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
@@ -2209,51 +2209,51 @@
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
@@ -2383,91 +2383,91 @@
       </c>
       <c r="C73" t="s">
         <v>125</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>107</v>
       </c>
       <c r="F73" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
     </row>
@@ -2477,51 +2477,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>134</v>
       </c>
       <c r="F79" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>94</v>
       </c>
       <c r="F80" t="s">
@@ -2571,51 +2571,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>25</v>
       </c>
       <c r="F83" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>141</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
@@ -2735,102 +2735,102 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="C93" t="s">
         <v>151</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>152</v>
       </c>
       <c r="D94">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>107</v>
       </c>
       <c r="F94" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>134</v>
       </c>
       <c r="F95" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>155</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>156</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>107</v>
       </c>
       <c r="F97" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>158</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>94</v>
       </c>
       <c r="F98" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2854,99 +2854,99 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>160</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>21</v>
       </c>
       <c r="F100" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>103</v>
       </c>
       <c r="F101" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>45</v>
       </c>
       <c r="F103" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>