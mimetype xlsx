--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1306,51 +1306,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>22</v>
@@ -1422,51 +1422,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1593,51 +1593,51 @@
       </c>
       <c r="B17">
         <v>33.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
@@ -1910,51 +1910,51 @@
       </c>
       <c r="C33" t="s">
         <v>75</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>42</v>
       </c>
       <c r="F34" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>79</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
@@ -2221,51 +2221,51 @@
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>102</v>
       </c>
       <c r="F50" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
@@ -2361,91 +2361,91 @@
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>42</v>
       </c>
       <c r="F57" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>42</v>
       </c>
       <c r="F58" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>29</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2695,51 +2695,51 @@
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>135</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2752,51 +2752,51 @@
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>42</v>
       </c>
       <c r="F78" t="s">
         <v>141</v>
       </c>
     </row>
@@ -2809,51 +2809,51 @@
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>66</v>
       </c>
       <c r="F79" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>143</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>42</v>
       </c>
       <c r="F81" t="s">
@@ -2986,51 +2986,51 @@
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>48</v>
       </c>
       <c r="F89" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90" t="s">
@@ -3123,51 +3123,51 @@
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>165</v>
       </c>
       <c r="F96" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>165</v>
       </c>
       <c r="F97" t="s">
@@ -3243,51 +3243,51 @@
       </c>
       <c r="C101" t="s">
         <v>174</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>175</v>
       </c>
       <c r="F101" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>177</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>102</v>
       </c>
       <c r="F102" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>18</v>
       </c>
       <c r="F103" t="s">
@@ -3343,51 +3343,51 @@
       </c>
       <c r="C106" t="s">
         <v>181</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>182</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>183</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>42</v>
       </c>
       <c r="F108" t="s">
@@ -3440,51 +3440,51 @@
       </c>
       <c r="C111" t="s">
         <v>186</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>187</v>
       </c>
       <c r="F111" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>189</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>18</v>
       </c>
       <c r="F113" t="s">
@@ -3560,102 +3560,102 @@
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>42</v>
       </c>
       <c r="F117" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>197</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>198</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>199</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
       <c r="F121" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>200</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
@@ -3708,88 +3708,88 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>203</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>205</v>
       </c>
       <c r="D126">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>121</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>206</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>34</v>
       </c>
       <c r="F127" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>208</v>
       </c>
       <c r="D128">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>209</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>92</v>
       </c>
       <c r="F129" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3856,51 +3856,51 @@
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>214</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="F133" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>215</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>102</v>
       </c>
       <c r="F134" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>216</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
       <c r="F135" t="s">
         <v>141</v>
       </c>
     </row>
@@ -4060,119 +4060,119 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>231</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>18</v>
       </c>
       <c r="F145" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>102</v>
       </c>
       <c r="F146" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>234</v>
       </c>
       <c r="D147">
         <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>235</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>165</v>
       </c>
       <c r="F148" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>237</v>
       </c>
       <c r="D149">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>24</v>
       </c>
       <c r="F149" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>238</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>239</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>175</v>
       </c>
       <c r="F151" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
@@ -4190,51 +4190,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>242</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>24</v>
       </c>
       <c r="F153" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>243</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>244</v>
       </c>
       <c r="F154" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>246</v>
       </c>
       <c r="D155">
         <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>175</v>
       </c>
       <c r="F155" t="s">
         <v>247</v>
       </c>
     </row>
@@ -4275,51 +4275,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>252</v>
       </c>
       <c r="D158">
         <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>60</v>
       </c>
       <c r="F158" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>253</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>102</v>
       </c>
       <c r="F159" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>254</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>175</v>
       </c>
       <c r="F160" t="s">
         <v>247</v>
       </c>
     </row>
@@ -4360,68 +4360,68 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>258</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>34</v>
       </c>
       <c r="F163" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>259</v>
       </c>
       <c r="D164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>92</v>
       </c>
       <c r="F164" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>260</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>34</v>
       </c>
       <c r="F165" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>261</v>
       </c>
       <c r="D166">
         <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>60</v>
       </c>
       <c r="F166" t="s">
         <v>262</v>
       </c>
     </row>