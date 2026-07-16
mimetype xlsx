--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -4360,51 +4360,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4431,102 +4431,102 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
     </row>
@@ -4556,51 +4556,51 @@
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
@@ -4821,111 +4821,111 @@
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>59</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>26</v>
       </c>
       <c r="F33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
@@ -5072,88 +5072,88 @@
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>35</v>
       </c>
       <c r="F42" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>78</v>
       </c>
       <c r="F43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>35</v>
       </c>
       <c r="F45" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
@@ -5209,51 +5209,51 @@
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>35</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5266,51 +5266,51 @@
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>59</v>
       </c>
       <c r="F52" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>96</v>
       </c>
       <c r="F53" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>47</v>
       </c>
     </row>
@@ -5414,51 +5414,51 @@
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>90</v>
       </c>
       <c r="F60" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>100</v>
       </c>
       <c r="F61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
@@ -5702,108 +5702,108 @@
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
       <c r="F75" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>30</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>96</v>
       </c>
       <c r="F78" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>137</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>138</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>30</v>
       </c>
       <c r="F80" t="s">
         <v>70</v>
       </c>
     </row>
@@ -5870,91 +5870,91 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>90</v>
       </c>
       <c r="F85" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>96</v>
       </c>
       <c r="F86" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>100</v>
       </c>
       <c r="F87" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>96</v>
       </c>
       <c r="F88" t="s">
@@ -5967,91 +5967,91 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>154</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>47</v>
       </c>
       <c r="F90" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>158</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>159</v>
       </c>
       <c r="F91" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>161</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>162</v>
       </c>
       <c r="F92" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>164</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>162</v>
       </c>
       <c r="F93" t="s">
@@ -6087,111 +6087,111 @@
       </c>
       <c r="C95" t="s">
         <v>168</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>26</v>
       </c>
       <c r="F95" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>169</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>100</v>
       </c>
       <c r="F96" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>170</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>171</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>78</v>
       </c>
       <c r="F98" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>173</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>35</v>
       </c>
       <c r="F99" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>175</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>90</v>
       </c>
       <c r="F100" t="s">
@@ -6207,51 +6207,51 @@
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>178</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>179</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>67</v>
       </c>
     </row>
@@ -6321,51 +6321,51 @@
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>162</v>
       </c>
       <c r="F107" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>50</v>
       </c>
       <c r="F108" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
       <c r="F109" t="s">
@@ -6475,51 +6475,51 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>197</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>198</v>
       </c>
       <c r="D116">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
       <c r="F116" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
         <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>96</v>
       </c>
       <c r="F117" t="s">
@@ -6732,51 +6732,51 @@
       </c>
       <c r="C128" t="s">
         <v>217</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>35</v>
       </c>
       <c r="F128" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>218</v>
       </c>
       <c r="D129">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>35</v>
       </c>
       <c r="F129" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>220</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
@@ -6868,51 +6868,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>227</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>228</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>229</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>230</v>
       </c>
       <c r="F138" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
@@ -6967,68 +6967,68 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>239</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>59</v>
       </c>
       <c r="F142" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>240</v>
       </c>
       <c r="D143">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>90</v>
       </c>
       <c r="F143" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>242</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>243</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>35</v>
       </c>
       <c r="F145" t="s">
         <v>174</v>
       </c>
     </row>
@@ -7235,51 +7235,51 @@
         <v>151</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>263</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>264</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>266</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>162</v>
       </c>
       <c r="F161" t="s">
         <v>165</v>
       </c>
     </row>
@@ -7436,68 +7436,68 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>284</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>162</v>
       </c>
       <c r="F171" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>285</v>
       </c>
       <c r="D172">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>26</v>
       </c>
       <c r="F172" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>287</v>
       </c>
       <c r="D173">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>59</v>
       </c>
       <c r="F173" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>288</v>
       </c>
       <c r="D174">
         <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>90</v>
       </c>
       <c r="F174" t="s">
         <v>258</v>
       </c>
     </row>
@@ -7538,51 +7538,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>293</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>30</v>
       </c>
       <c r="F177" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>295</v>
       </c>
       <c r="D178">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>90</v>
       </c>
       <c r="F178" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>297</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
@@ -7614,51 +7614,51 @@
         <v>301</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>302</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>303</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>26</v>
       </c>
       <c r="F183" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>305</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>26</v>
       </c>
       <c r="F184" t="s">
         <v>306</v>
       </c>
     </row>
@@ -7863,102 +7863,102 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>326</v>
       </c>
       <c r="D197">
         <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>50</v>
       </c>
       <c r="F197" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>327</v>
       </c>
       <c r="D198">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E198" t="s">
         <v>162</v>
       </c>
       <c r="F198" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>329</v>
       </c>
       <c r="D199">
         <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>26</v>
       </c>
       <c r="F199" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>330</v>
       </c>
       <c r="D200">
         <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>78</v>
       </c>
       <c r="F200" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>331</v>
       </c>
       <c r="D201">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>26</v>
       </c>
       <c r="F201" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>332</v>
       </c>
       <c r="D202">
         <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>90</v>
       </c>
       <c r="F202" t="s">
         <v>333</v>
       </c>
     </row>
@@ -7982,51 +7982,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>336</v>
       </c>
       <c r="D204">
         <v>22</v>
       </c>
       <c r="E204" t="s">
         <v>100</v>
       </c>
       <c r="F204" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>338</v>
       </c>
       <c r="D205">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>30</v>
       </c>
       <c r="F205" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>339</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>35</v>
       </c>
       <c r="F206" t="s">
         <v>174</v>
       </c>
     </row>
@@ -8149,51 +8149,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>350</v>
       </c>
       <c r="D214">
         <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>78</v>
       </c>
       <c r="F214" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>351</v>
       </c>
       <c r="D215">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E215" t="s">
         <v>100</v>
       </c>
       <c r="F215" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>352</v>
       </c>
       <c r="D216">
         <v>23</v>
       </c>
       <c r="E216" t="s">
         <v>13</v>
       </c>
       <c r="F216" t="s">
         <v>212</v>
       </c>
     </row>
@@ -8262,51 +8262,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>219</v>
       </c>
       <c r="C221" t="s">
         <v>358</v>
       </c>
       <c r="D221">
         <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>359</v>
       </c>
       <c r="F221" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>361</v>
       </c>
       <c r="D222">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>363</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>30</v>
       </c>
       <c r="F223" t="s">
         <v>364</v>
       </c>
     </row>
@@ -8347,51 +8347,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>224</v>
       </c>
       <c r="C226" t="s">
         <v>368</v>
       </c>
       <c r="D226">
         <v>23</v>
       </c>
       <c r="E226" t="s">
         <v>26</v>
       </c>
       <c r="F226" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>370</v>
       </c>
       <c r="D227">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E227" t="s">
         <v>308</v>
       </c>
       <c r="F227" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>226</v>
       </c>
       <c r="C228" t="s">
         <v>372</v>
       </c>
       <c r="D228">
         <v>23</v>
       </c>
       <c r="E228" t="s">
         <v>78</v>
       </c>
       <c r="F228" t="s">
         <v>84</v>
       </c>
     </row>
@@ -8667,51 +8667,51 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>243</v>
       </c>
       <c r="C245" t="s">
         <v>398</v>
       </c>
       <c r="D245">
         <v>24</v>
       </c>
       <c r="E245" t="s">
         <v>90</v>
       </c>
       <c r="F245" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>244</v>
       </c>
       <c r="C246" t="s">
         <v>400</v>
       </c>
       <c r="D246">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E246" t="s">
         <v>100</v>
       </c>
       <c r="F246" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>402</v>
       </c>
       <c r="D247">
         <v>23</v>
       </c>
       <c r="E247" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
@@ -8865,99 +8865,99 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>255</v>
       </c>
       <c r="C257" t="s">
         <v>418</v>
       </c>
       <c r="D257">
         <v>21</v>
       </c>
       <c r="E257" t="s">
         <v>162</v>
       </c>
       <c r="F257" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>256</v>
       </c>
       <c r="C258" t="s">
         <v>419</v>
       </c>
       <c r="D258">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E258" t="s">
         <v>237</v>
       </c>
       <c r="F258" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>257</v>
       </c>
       <c r="C259" t="s">
         <v>420</v>
       </c>
       <c r="D259">
         <v>21</v>
       </c>
       <c r="E259" t="s">
         <v>273</v>
       </c>
       <c r="F259" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>257</v>
       </c>
       <c r="C260" t="s">
         <v>422</v>
       </c>
       <c r="D260">
         <v>23</v>
       </c>
       <c r="E260" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>259</v>
       </c>
       <c r="C261" t="s">
         <v>423</v>
       </c>
       <c r="D261">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E261" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>259</v>
       </c>
       <c r="C262" t="s">
         <v>424</v>
       </c>
       <c r="D262">
         <v>22</v>
       </c>
       <c r="E262" t="s">
         <v>100</v>
       </c>
       <c r="F262" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
@@ -9026,99 +9026,99 @@
         <v>292</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>264</v>
       </c>
       <c r="C267" t="s">
         <v>430</v>
       </c>
       <c r="D267">
         <v>22</v>
       </c>
       <c r="E267" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>266</v>
       </c>
       <c r="C268" t="s">
         <v>431</v>
       </c>
       <c r="D268">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E268" t="s">
         <v>96</v>
       </c>
       <c r="F268" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>267</v>
       </c>
       <c r="C269" t="s">
         <v>433</v>
       </c>
       <c r="D269">
         <v>21</v>
       </c>
       <c r="E269" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>268</v>
       </c>
       <c r="C270" t="s">
         <v>434</v>
       </c>
       <c r="D270">
         <v>19</v>
       </c>
       <c r="E270" t="s">
         <v>26</v>
       </c>
       <c r="F270" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>268</v>
       </c>
       <c r="C271" t="s">
         <v>435</v>
       </c>
       <c r="D271">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E271" t="s">
         <v>59</v>
       </c>
       <c r="F271" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>270</v>
       </c>
       <c r="C272" t="s">
         <v>437</v>
       </c>
       <c r="D272">
         <v>22</v>
       </c>
       <c r="E272" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>271</v>
@@ -9139,102 +9139,102 @@
     <row r="274" spans="1:6">
       <c r="A274">
         <v>272</v>
       </c>
       <c r="C274" t="s">
         <v>439</v>
       </c>
       <c r="D274">
         <v>24</v>
       </c>
       <c r="E274" t="s">
         <v>230</v>
       </c>
       <c r="F274" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>272</v>
       </c>
       <c r="C275" t="s">
         <v>441</v>
       </c>
       <c r="D275">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E275" t="s">
         <v>96</v>
       </c>
       <c r="F275" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>272</v>
       </c>
       <c r="C276" t="s">
         <v>442</v>
       </c>
       <c r="D276">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E276" t="s">
         <v>50</v>
       </c>
       <c r="F276" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>275</v>
       </c>
       <c r="C277" t="s">
         <v>443</v>
       </c>
       <c r="D277">
         <v>21</v>
       </c>
       <c r="E277" t="s">
         <v>59</v>
       </c>
       <c r="F277" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>275</v>
       </c>
       <c r="C278" t="s">
         <v>444</v>
       </c>
       <c r="D278">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E278" t="s">
         <v>445</v>
       </c>
       <c r="F278" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>277</v>
       </c>
       <c r="C279" t="s">
         <v>447</v>
       </c>
       <c r="D279">
         <v>20</v>
       </c>
       <c r="E279" t="s">
         <v>78</v>
       </c>
       <c r="F279" t="s">
         <v>448</v>
       </c>
     </row>
@@ -9286,116 +9286,116 @@
     <row r="283" spans="1:6">
       <c r="A283">
         <v>281</v>
       </c>
       <c r="C283" t="s">
         <v>452</v>
       </c>
       <c r="D283">
         <v>24</v>
       </c>
       <c r="E283" t="s">
         <v>308</v>
       </c>
       <c r="F283" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>282</v>
       </c>
       <c r="C284" t="s">
         <v>454</v>
       </c>
       <c r="D284">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E284" t="s">
         <v>50</v>
       </c>
       <c r="F284" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>283</v>
       </c>
       <c r="C285" t="s">
         <v>455</v>
       </c>
       <c r="D285">
         <v>21</v>
       </c>
       <c r="E285" t="s">
         <v>141</v>
       </c>
       <c r="F285" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>284</v>
       </c>
       <c r="C286" t="s">
         <v>457</v>
       </c>
       <c r="D286">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E286" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>285</v>
       </c>
       <c r="C287" t="s">
         <v>458</v>
       </c>
       <c r="D287">
         <v>22</v>
       </c>
       <c r="E287" t="s">
         <v>445</v>
       </c>
       <c r="F287" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>286</v>
       </c>
       <c r="C288" t="s">
         <v>459</v>
       </c>
       <c r="D288">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E288" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>287</v>
       </c>
       <c r="C289" t="s">
         <v>460</v>
       </c>
       <c r="D289">
         <v>24</v>
       </c>
       <c r="E289" t="s">
         <v>13</v>
       </c>
       <c r="F289" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>288</v>
@@ -9433,130 +9433,130 @@
     <row r="292" spans="1:6">
       <c r="A292">
         <v>289</v>
       </c>
       <c r="C292" t="s">
         <v>464</v>
       </c>
       <c r="D292">
         <v>24</v>
       </c>
       <c r="E292" t="s">
         <v>47</v>
       </c>
       <c r="F292" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>291</v>
       </c>
       <c r="C293" t="s">
         <v>465</v>
       </c>
       <c r="D293">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E293" t="s">
         <v>7</v>
       </c>
       <c r="F293" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>292</v>
       </c>
       <c r="C294" t="s">
         <v>467</v>
       </c>
       <c r="D294">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E294" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>292</v>
       </c>
       <c r="C295" t="s">
         <v>468</v>
       </c>
       <c r="D295">
         <v>23</v>
       </c>
       <c r="E295" t="s">
         <v>445</v>
       </c>
       <c r="F295" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>294</v>
       </c>
       <c r="C296" t="s">
         <v>470</v>
       </c>
       <c r="D296">
         <v>22</v>
       </c>
       <c r="E296" t="s">
         <v>59</v>
       </c>
       <c r="F296" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>294</v>
       </c>
       <c r="C297" t="s">
         <v>471</v>
       </c>
       <c r="D297">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E297" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>296</v>
       </c>
       <c r="C298" t="s">
         <v>472</v>
       </c>
       <c r="D298">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E298" t="s">
         <v>7</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>297</v>
       </c>
       <c r="C299" t="s">
         <v>473</v>
       </c>
       <c r="D299">
         <v>22</v>
       </c>
       <c r="E299" t="s">
         <v>273</v>
       </c>
       <c r="F299" t="s">
         <v>474</v>
       </c>
     </row>
@@ -9574,51 +9574,51 @@
         <v>155</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>297</v>
       </c>
       <c r="C301" t="s">
         <v>476</v>
       </c>
       <c r="D301">
         <v>21</v>
       </c>
       <c r="E301" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>297</v>
       </c>
       <c r="C302" t="s">
         <v>477</v>
       </c>
       <c r="D302">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E302" t="s">
         <v>230</v>
       </c>
       <c r="F302" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>301</v>
       </c>
       <c r="C303" t="s">
         <v>479</v>
       </c>
       <c r="D303">
         <v>23</v>
       </c>
       <c r="E303" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>302</v>
@@ -9653,85 +9653,85 @@
     <row r="306" spans="1:6">
       <c r="A306">
         <v>304</v>
       </c>
       <c r="C306" t="s">
         <v>483</v>
       </c>
       <c r="D306">
         <v>22</v>
       </c>
       <c r="E306" t="s">
         <v>484</v>
       </c>
       <c r="F306" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>305</v>
       </c>
       <c r="C307" t="s">
         <v>486</v>
       </c>
       <c r="D307">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E307" t="s">
         <v>445</v>
       </c>
       <c r="F307" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>306</v>
       </c>
       <c r="C308" t="s">
         <v>487</v>
       </c>
       <c r="D308">
         <v>24</v>
       </c>
       <c r="E308" t="s">
         <v>445</v>
       </c>
       <c r="F308" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>306</v>
       </c>
       <c r="C309" t="s">
         <v>488</v>
       </c>
       <c r="D309">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E309" t="s">
         <v>7</v>
       </c>
       <c r="F309" t="s">
         <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9824,108 +9824,108 @@
       </c>
       <c r="C4" t="s">
         <v>491</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>492</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>493</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>494</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>90</v>
       </c>
       <c r="F7" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>496</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>497</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9" t="s">
@@ -10243,51 +10243,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>519</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>520</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>521</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>59</v>
       </c>
       <c r="F28" t="s">
@@ -10303,51 +10303,51 @@
       </c>
       <c r="C29" t="s">
         <v>522</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>90</v>
       </c>
       <c r="F29" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>524</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>78</v>
       </c>
       <c r="F30" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>525</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>90</v>
       </c>
       <c r="F31" t="s">
@@ -10642,71 +10642,71 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>547</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>548</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>59</v>
       </c>
       <c r="F48" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>549</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>550</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>96</v>
       </c>
       <c r="F50" t="s">
@@ -10742,51 +10742,51 @@
       </c>
       <c r="C52" t="s">
         <v>553</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>554</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>90</v>
       </c>
       <c r="F53" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>556</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>35</v>
       </c>
       <c r="F54" t="s">
@@ -10853,51 +10853,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>562</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>563</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>564</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>359</v>
       </c>
       <c r="F60" t="s">
@@ -11041,51 +11041,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>574</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>575</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>577</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
     </row>
@@ -11129,71 +11129,71 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>580</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>581</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>583</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>584</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -11226,88 +11226,88 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>586</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>587</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>78</v>
       </c>
       <c r="F79" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>589</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>590</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>159</v>
       </c>
       <c r="F81" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>591</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>159</v>
       </c>
       <c r="F82" t="s">
@@ -11343,51 +11343,51 @@
       </c>
       <c r="C84" t="s">
         <v>593</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>90</v>
       </c>
       <c r="F84" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>594</v>
       </c>
       <c r="D85">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>47</v>
       </c>
       <c r="F85" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>596</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
     </row>
@@ -11417,51 +11417,51 @@
       </c>
       <c r="C88" t="s">
         <v>598</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>273</v>
       </c>
       <c r="F88" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>599</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>90</v>
       </c>
       <c r="F89" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>601</v>
       </c>
       <c r="D90">
         <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>155</v>
       </c>
     </row>
@@ -11531,51 +11531,51 @@
       </c>
       <c r="C94" t="s">
         <v>605</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>247</v>
       </c>
       <c r="F94" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>607</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>609</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
@@ -11731,51 +11731,51 @@
       </c>
       <c r="C104" t="s">
         <v>623</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>90</v>
       </c>
       <c r="F104" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>624</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>50</v>
       </c>
       <c r="F105" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>625</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>35</v>
       </c>
       <c r="F106" t="s">
@@ -11891,51 +11891,51 @@
       </c>
       <c r="C112" t="s">
         <v>632</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>96</v>
       </c>
       <c r="F112" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>634</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>78</v>
       </c>
       <c r="F113" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>635</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>100</v>
       </c>
       <c r="F114" t="s">
@@ -12031,51 +12031,51 @@
       </c>
       <c r="C119" t="s">
         <v>643</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>273</v>
       </c>
       <c r="F119" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>644</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>645</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>30</v>
       </c>
       <c r="F121" t="s">
         <v>646</v>
       </c>
     </row>
@@ -12088,51 +12088,51 @@
       </c>
       <c r="C122" t="s">
         <v>647</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>78</v>
       </c>
       <c r="F122" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>649</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>100</v>
       </c>
       <c r="F123" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>651</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>47</v>
       </c>
     </row>
@@ -12250,51 +12250,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>659</v>
       </c>
       <c r="D131">
         <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>90</v>
       </c>
       <c r="F131" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>661</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>59</v>
       </c>
       <c r="F132" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>662</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
         <v>663</v>
       </c>
     </row>
@@ -12349,263 +12349,263 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>668</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>35</v>
       </c>
       <c r="F137" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>670</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>671</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>96</v>
       </c>
       <c r="F139" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>673</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>59</v>
       </c>
       <c r="F140" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>674</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>47</v>
       </c>
       <c r="F141" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>675</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>96</v>
       </c>
       <c r="F142" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>676</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>159</v>
       </c>
       <c r="F143" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>677</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>26</v>
       </c>
       <c r="F144" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>679</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>30</v>
       </c>
       <c r="F145" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>681</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>100</v>
       </c>
       <c r="F146" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>682</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>445</v>
       </c>
       <c r="F147" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>684</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>686</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>687</v>
       </c>
       <c r="D150">
         <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>688</v>
       </c>
       <c r="D151">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>690</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>96</v>
       </c>
       <c r="F152" t="s">
         <v>261</v>
       </c>
     </row>
@@ -13002,51 +13002,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>720</v>
       </c>
       <c r="D177">
         <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>47</v>
       </c>
       <c r="F177" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>721</v>
       </c>
       <c r="D178">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>159</v>
       </c>
       <c r="F178" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>723</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>100</v>
       </c>
       <c r="F179" t="s">
         <v>724</v>
       </c>
     </row>
@@ -13347,51 +13347,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>749</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
       <c r="F198" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>750</v>
       </c>
       <c r="D199">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>59</v>
       </c>
       <c r="F199" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>751</v>
       </c>
       <c r="D200">
         <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>59</v>
       </c>
       <c r="F200" t="s">
         <v>752</v>
       </c>
     </row>
@@ -13494,209 +13494,209 @@
         <v>760</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>761</v>
       </c>
       <c r="D207">
         <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>206</v>
       </c>
       <c r="C208" t="s">
         <v>762</v>
       </c>
       <c r="D208">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E208" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>763</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>90</v>
       </c>
       <c r="F209" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>764</v>
       </c>
       <c r="D210">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>90</v>
       </c>
       <c r="F210" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>765</v>
       </c>
       <c r="D211">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E211" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>766</v>
       </c>
       <c r="D212">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>484</v>
       </c>
       <c r="F212" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>768</v>
       </c>
       <c r="D213">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>26</v>
       </c>
       <c r="F213" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>769</v>
       </c>
       <c r="D214">
         <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>47</v>
       </c>
       <c r="F214" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>771</v>
       </c>
       <c r="D215">
         <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>772</v>
       </c>
       <c r="D216">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E216" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>773</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>560</v>
       </c>
       <c r="F217" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>775</v>
       </c>
       <c r="D218">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E218" t="s">
         <v>445</v>
       </c>
       <c r="F218" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>777</v>
       </c>
       <c r="D219">
         <v>21</v>
       </c>
       <c r="E219" t="s">
         <v>26</v>
       </c>
       <c r="F219" t="s">
         <v>508</v>
       </c>
     </row>
@@ -13720,82 +13720,82 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>779</v>
       </c>
       <c r="D221">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>59</v>
       </c>
       <c r="F221" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>780</v>
       </c>
       <c r="D222">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E222" t="s">
         <v>230</v>
       </c>
       <c r="F222" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>781</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>782</v>
       </c>
       <c r="D224">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E224" t="s">
         <v>50</v>
       </c>
       <c r="F224" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>784</v>
       </c>
       <c r="D225">
         <v>22</v>
       </c>
       <c r="E225" t="s">
         <v>13</v>
       </c>
       <c r="F225" t="s">
         <v>63</v>
       </c>
     </row>
@@ -13912,51 +13912,51 @@
         <v>794</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>795</v>
       </c>
       <c r="D233">
         <v>23</v>
       </c>
       <c r="E233" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>796</v>
       </c>
       <c r="D234">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E234" t="s">
         <v>30</v>
       </c>
       <c r="F234" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>797</v>
       </c>
       <c r="D235">
         <v>23</v>
       </c>
       <c r="E235" t="s">
         <v>247</v>
       </c>
       <c r="F235" t="s">
         <v>606</v>
       </c>
     </row>
@@ -14045,99 +14045,99 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>805</v>
       </c>
       <c r="D241">
         <v>22</v>
       </c>
       <c r="E241" t="s">
         <v>96</v>
       </c>
       <c r="F241" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>807</v>
       </c>
       <c r="D242">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E242" t="s">
         <v>90</v>
       </c>
       <c r="F242" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>808</v>
       </c>
       <c r="D243">
         <v>21</v>
       </c>
       <c r="E243" t="s">
         <v>50</v>
       </c>
       <c r="F243" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>242</v>
       </c>
       <c r="C244" t="s">
         <v>810</v>
       </c>
       <c r="D244">
         <v>24</v>
       </c>
       <c r="E244" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="C245" t="s">
         <v>811</v>
       </c>
       <c r="D245">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E245" t="s">
         <v>100</v>
       </c>
       <c r="F245" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="C246" t="s">
         <v>812</v>
       </c>
       <c r="D246">
         <v>23</v>
       </c>
       <c r="E246" t="s">
         <v>230</v>
       </c>
       <c r="F246" t="s">
         <v>347</v>
       </c>
     </row>
@@ -14212,99 +14212,99 @@
     <row r="251" spans="1:6">
       <c r="A251">
         <v>249</v>
       </c>
       <c r="C251" t="s">
         <v>818</v>
       </c>
       <c r="D251">
         <v>23</v>
       </c>
       <c r="E251" t="s">
         <v>100</v>
       </c>
       <c r="F251" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>249</v>
       </c>
       <c r="C252" t="s">
         <v>820</v>
       </c>
       <c r="D252">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E252" t="s">
         <v>162</v>
       </c>
       <c r="F252" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="C253" t="s">
         <v>821</v>
       </c>
       <c r="D253">
         <v>23</v>
       </c>
       <c r="E253" t="s">
         <v>26</v>
       </c>
       <c r="F253" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="C254" t="s">
         <v>823</v>
       </c>
       <c r="D254">
         <v>23</v>
       </c>
       <c r="E254" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="C255" t="s">
         <v>824</v>
       </c>
       <c r="D255">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E255" t="s">
         <v>141</v>
       </c>
       <c r="F255" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="C256" t="s">
         <v>825</v>
       </c>
       <c r="D256">
         <v>23</v>
       </c>
       <c r="E256" t="s">
         <v>100</v>
       </c>
       <c r="F256" t="s">
         <v>271</v>
       </c>
     </row>
@@ -14376,102 +14376,102 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="C261" t="s">
         <v>832</v>
       </c>
       <c r="D261">
         <v>24</v>
       </c>
       <c r="E261" t="s">
         <v>273</v>
       </c>
       <c r="F261" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="C262" t="s">
         <v>833</v>
       </c>
       <c r="D262">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E262" t="s">
         <v>13</v>
       </c>
       <c r="F262" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="C263" t="s">
         <v>835</v>
       </c>
       <c r="D263">
         <v>24</v>
       </c>
       <c r="E263" t="s">
         <v>47</v>
       </c>
       <c r="F263" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="C264" t="s">
         <v>837</v>
       </c>
       <c r="D264">
         <v>23</v>
       </c>
       <c r="E264" t="s">
         <v>484</v>
       </c>
       <c r="F264" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="C265" t="s">
         <v>839</v>
       </c>
       <c r="D265">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E265" t="s">
         <v>26</v>
       </c>
       <c r="F265" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="C266" t="s">
         <v>840</v>
       </c>
       <c r="D266">
         <v>22</v>
       </c>
       <c r="E266" t="s">
         <v>59</v>
       </c>
       <c r="F266" t="s">
         <v>115</v>
       </c>
     </row>
@@ -14509,99 +14509,99 @@
         <v>147</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="C269" t="s">
         <v>843</v>
       </c>
       <c r="D269">
         <v>21</v>
       </c>
       <c r="E269" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>268</v>
       </c>
       <c r="C270" t="s">
         <v>845</v>
       </c>
       <c r="D270">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E270" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="C271" t="s">
         <v>847</v>
       </c>
       <c r="D271">
         <v>20</v>
       </c>
       <c r="E271" t="s">
         <v>13</v>
       </c>
       <c r="F271" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="C272" t="s">
         <v>848</v>
       </c>
       <c r="D272">
         <v>22</v>
       </c>
       <c r="E272" t="s">
         <v>308</v>
       </c>
       <c r="F272" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="C273" t="s">
         <v>849</v>
       </c>
       <c r="D273">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E273" t="s">
         <v>35</v>
       </c>
       <c r="F273" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="C274" t="s">
         <v>851</v>
       </c>
       <c r="D274">
         <v>22</v>
       </c>
       <c r="E274" t="s">
         <v>59</v>
       </c>
       <c r="F274" t="s">
         <v>192</v>
       </c>
     </row>
@@ -15538,51 +15538,51 @@
     <row r="332" spans="1:6">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="C332" t="s">
         <v>917</v>
       </c>
       <c r="D332">
         <v>21</v>
       </c>
       <c r="E332" t="s">
         <v>445</v>
       </c>
       <c r="F332" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="C333" t="s">
         <v>918</v>
       </c>
       <c r="D333">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E333" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>332</v>
       </c>
       <c r="C334" t="s">
         <v>919</v>
       </c>
       <c r="D334">
         <v>20</v>
       </c>
       <c r="E334" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
         <v>332</v>
       </c>
       <c r="C335" t="s">
         <v>920</v>
@@ -15685,51 +15685,51 @@
     <row r="341" spans="1:6">
       <c r="A341">
         <v>339</v>
       </c>
       <c r="C341" t="s">
         <v>927</v>
       </c>
       <c r="D341">
         <v>21</v>
       </c>
       <c r="E341" t="s">
         <v>7</v>
       </c>
       <c r="F341" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342">
         <v>339</v>
       </c>
       <c r="C342" t="s">
         <v>928</v>
       </c>
       <c r="D342">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E342" t="s">
         <v>273</v>
       </c>
       <c r="F342" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="C343" t="s">
         <v>929</v>
       </c>
       <c r="D343">
         <v>23</v>
       </c>
       <c r="E343" t="s">
         <v>50</v>
       </c>
       <c r="F343" t="s">
         <v>930</v>
       </c>
     </row>
@@ -15883,110 +15883,110 @@
         <v>308</v>
       </c>
       <c r="F2" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>939</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>445</v>
       </c>
       <c r="F3" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>941</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>155</v>
       </c>
       <c r="F4" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>943</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>162</v>
       </c>
       <c r="F5" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>945</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>946</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>948</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>949</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
@@ -16033,68 +16033,68 @@
       </c>
       <c r="C12" t="s">
         <v>953</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>100</v>
       </c>
       <c r="F12" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>954</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>955</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>956</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>100</v>
       </c>
       <c r="F15" t="s">
         <v>957</v>
       </c>
     </row>
@@ -16104,88 +16104,88 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>958</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>959</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>100</v>
       </c>
       <c r="F17" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>961</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>962</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>963</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
@@ -16411,51 +16411,51 @@
       </c>
       <c r="C33" t="s">
         <v>979</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>980</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>981</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
@@ -16593,51 +16593,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>990</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>991</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>992</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
     </row>
@@ -16935,51 +16935,51 @@
       </c>
       <c r="C61" t="s">
         <v>1016</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>100</v>
       </c>
       <c r="F61" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>1018</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>162</v>
       </c>
       <c r="F62" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>1019</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
     </row>
@@ -17009,91 +17009,91 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>1022</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>1023</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>100</v>
       </c>
       <c r="F66" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>1025</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>100</v>
       </c>
       <c r="F67" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>1027</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>973</v>
       </c>
       <c r="F68" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>1029</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
@@ -17123,88 +17123,88 @@
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>1031</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>1032</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>1033</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>1035</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>59</v>
       </c>
       <c r="F74" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>1036</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
     </row>
@@ -17619,51 +17619,51 @@
       </c>
       <c r="C97" t="s">
         <v>1061</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>973</v>
       </c>
       <c r="F97" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>1063</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>100</v>
       </c>
       <c r="F98" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>1064</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>35</v>
       </c>
       <c r="F99" t="s">
@@ -17793,51 +17793,51 @@
       </c>
       <c r="C106" t="s">
         <v>1075</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>35</v>
       </c>
       <c r="F106" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>1076</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>35</v>
       </c>
       <c r="F107" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>1077</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>301</v>
       </c>
     </row>
@@ -18004,71 +18004,71 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>1090</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>1091</v>
       </c>
       <c r="D118">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>155</v>
       </c>
       <c r="F118" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>112</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>1093</v>
       </c>
       <c r="D119">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>155</v>
       </c>
       <c r="F119" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>1094</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>273</v>
       </c>
       <c r="F120" t="s">
@@ -18118,51 +18118,51 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>1099</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>1100</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>59</v>
       </c>
       <c r="F124" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>1101</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>237</v>
       </c>
       <c r="F125" t="s">
@@ -18249,51 +18249,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>1105</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>1106</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>1107</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>100</v>
       </c>
       <c r="F132" t="s">
         <v>1017</v>
       </c>
     </row>
@@ -18657,102 +18657,102 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="C154" t="s">
         <v>1140</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>308</v>
       </c>
       <c r="F154" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>1141</v>
       </c>
       <c r="D155">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>793</v>
       </c>
       <c r="F155" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>1143</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>155</v>
       </c>
       <c r="F156" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>1144</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>155</v>
       </c>
       <c r="F157" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>1145</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>1147</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>162</v>
       </c>
       <c r="F159" t="s">
         <v>1148</v>
       </c>
     </row>
@@ -19076,65 +19076,65 @@
         <v>1005</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="C179" t="s">
         <v>1173</v>
       </c>
       <c r="D179">
         <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>1174</v>
       </c>
       <c r="D180">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E180" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>1175</v>
       </c>
       <c r="D181">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>123</v>
       </c>
       <c r="F181" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>1176</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
@@ -19155,82 +19155,82 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="C184" t="s">
         <v>1178</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>123</v>
       </c>
       <c r="F184" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="C185" t="s">
         <v>1179</v>
       </c>
       <c r="D185">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>155</v>
       </c>
       <c r="F185" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="C186" t="s">
         <v>1180</v>
       </c>
       <c r="D186">
         <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="C187" t="s">
         <v>1181</v>
       </c>
       <c r="D187">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>181</v>
       </c>
       <c r="C188" t="s">
         <v>1183</v>
       </c>
       <c r="D188">
         <v>22</v>
       </c>
       <c r="E188" t="s">
         <v>26</v>
       </c>
       <c r="F188" t="s">
         <v>1113</v>
       </c>
     </row>
@@ -19424,51 +19424,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>1197</v>
       </c>
       <c r="D200">
         <v>21</v>
       </c>
       <c r="E200" t="s">
         <v>445</v>
       </c>
       <c r="F200" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="C201" t="s">
         <v>1199</v>
       </c>
       <c r="D201">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>1200</v>
       </c>
       <c r="D202">
         <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>1182</v>
       </c>
     </row>