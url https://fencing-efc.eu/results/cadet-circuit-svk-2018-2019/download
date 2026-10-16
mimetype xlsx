--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1141,51 +1141,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1238,51 +1238,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1392,282 +1392,282 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>59</v>
       </c>
       <c r="F28" t="s">
@@ -1683,51 +1683,51 @@
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1820,51 +1820,51 @@
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">
@@ -1960,111 +1960,111 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>86</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>92</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
@@ -2100,51 +2100,51 @@
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
@@ -2220,68 +2220,68 @@
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>39</v>
       </c>
       <c r="F58" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
@@ -2314,51 +2314,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>115</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>86</v>
       </c>
       <c r="F62" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>117</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>77</v>
       </c>
       <c r="F63" t="s">
@@ -2414,68 +2414,68 @@
       </c>
       <c r="C66" t="s">
         <v>121</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>28</v>
       </c>
       <c r="F66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
@@ -2602,51 +2602,51 @@
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>134</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>135</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>42</v>
       </c>
       <c r="F78" t="s">
@@ -2662,51 +2662,51 @@
       </c>
       <c r="C79" t="s">
         <v>136</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>28</v>
       </c>
       <c r="F79" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
@@ -2742,51 +2742,51 @@
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>145</v>
       </c>
       <c r="F84" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2876,128 +2876,128 @@
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>18</v>
       </c>
       <c r="F90" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
       <c r="F91" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>28</v>
       </c>
       <c r="F92" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>28</v>
       </c>
       <c r="F93" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>28</v>
       </c>
       <c r="F95" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>160</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>28</v>
       </c>
       <c r="F96" t="s">
@@ -3013,51 +3013,51 @@
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>92</v>
       </c>
       <c r="F97" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>163</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>39</v>
       </c>
       <c r="F98" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
       <c r="F99" t="s">
@@ -3147,51 +3147,51 @@
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>77</v>
       </c>
       <c r="F105" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>172</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>59</v>
       </c>
     </row>
@@ -3264,88 +3264,88 @@
       </c>
       <c r="C110" t="s">
         <v>178</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>25</v>
       </c>
       <c r="F110" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>179</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>180</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>181</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>182</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>77</v>
       </c>
       <c r="F114" t="s">
         <v>78</v>
       </c>
     </row>
@@ -3369,51 +3369,51 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>184</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="F116" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>185</v>
       </c>
       <c r="D117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>186</v>
       </c>
       <c r="D118">
         <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>42</v>
       </c>
       <c r="F118" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3451,85 +3451,85 @@
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>175</v>
       </c>
       <c r="F122" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>28</v>
       </c>
       <c r="F123" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>18</v>
       </c>
       <c r="F124" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>196</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>18</v>
       </c>
       <c r="F125" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3553,184 +3553,184 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>175</v>
       </c>
       <c r="F127" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>199</v>
       </c>
       <c r="D128">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>200</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>18</v>
       </c>
       <c r="F129" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>201</v>
       </c>
       <c r="D130">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>77</v>
       </c>
       <c r="F130" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>202</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>203</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>92</v>
       </c>
       <c r="F132" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>39</v>
       </c>
       <c r="F133" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>207</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>18</v>
       </c>
       <c r="F134" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>208</v>
       </c>
       <c r="D135">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>48</v>
       </c>
       <c r="F135" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>175</v>
       </c>
       <c r="F136" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>212</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>92</v>
       </c>
       <c r="F137" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3785,51 +3785,51 @@
         <v>149</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>218</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" t="s">
         <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>