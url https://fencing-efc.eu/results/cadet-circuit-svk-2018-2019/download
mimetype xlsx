--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1258,51 +1258,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
@@ -1409,51 +1409,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1880,51 +1880,51 @@
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>77</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>81</v>
       </c>
       <c r="F41" t="s">
@@ -1980,51 +1980,51 @@
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>92</v>
       </c>
       <c r="F46" t="s">
@@ -2140,51 +2140,51 @@
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>28</v>
       </c>
       <c r="F54" t="s">
@@ -2354,51 +2354,51 @@
       </c>
       <c r="C63" t="s">
         <v>117</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>77</v>
       </c>
       <c r="F63" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>120</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>86</v>
       </c>
       <c r="F65" t="s">
@@ -2491,51 +2491,51 @@
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>86</v>
       </c>
       <c r="F70" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>77</v>
       </c>
       <c r="F72" t="s">
         <v>129</v>
       </c>
     </row>
@@ -2702,51 +2702,51 @@
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>140</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>141</v>
       </c>
       <c r="F82" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
@@ -2799,51 +2799,51 @@
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
       <c r="F86" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>28</v>
       </c>
       <c r="F87" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>141</v>
       </c>
       <c r="F88" t="s">
@@ -3090,51 +3090,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>167</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>168</v>
       </c>
       <c r="D102">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>169</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>77</v>
       </c>
       <c r="F103" t="s">
         <v>118</v>
       </c>
     </row>
@@ -3167,68 +3167,68 @@
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>77</v>
       </c>
       <c r="F105" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>172</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>173</v>
       </c>
       <c r="D107">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
       <c r="F107" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>174</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>175</v>
       </c>
       <c r="F108" t="s">
@@ -3281,51 +3281,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>179</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>180</v>
       </c>
       <c r="D112">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>181</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3519,51 +3519,51 @@
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>196</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>18</v>
       </c>
       <c r="F125" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>197</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>175</v>
       </c>
       <c r="F127" t="s">
         <v>193</v>
       </c>
     </row>
@@ -3652,51 +3652,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>39</v>
       </c>
       <c r="F133" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>207</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>18</v>
       </c>
       <c r="F134" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>208</v>
       </c>
       <c r="D135">
         <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>48</v>
       </c>
       <c r="F135" t="s">
         <v>209</v>
       </c>
     </row>
@@ -3771,51 +3771,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>215</v>
       </c>
       <c r="D140">
         <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>18</v>
       </c>
       <c r="F140" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
         <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>218</v>