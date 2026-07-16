--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -3600,124 +3600,124 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3747,71 +3747,71 @@
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
@@ -3821,51 +3821,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>10</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
@@ -4249,108 +4249,108 @@
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>67</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
@@ -4523,51 +4523,51 @@
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>31</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>31</v>
       </c>
       <c r="F52" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
@@ -4643,51 +4643,51 @@
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>51</v>
       </c>
       <c r="F57" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>52</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>53</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>67</v>
       </c>
       <c r="F59" t="s">
@@ -4717,51 +4717,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>67</v>
       </c>
       <c r="F62" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
@@ -4777,51 +4777,51 @@
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>67</v>
       </c>
       <c r="F66" t="s">
         <v>125</v>
       </c>
     </row>
@@ -4871,51 +4871,51 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>64</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>65</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>75</v>
       </c>
       <c r="F71" t="s">
@@ -4928,51 +4928,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>31</v>
       </c>
       <c r="F73" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>75</v>
       </c>
       <c r="F74" t="s">
@@ -5105,51 +5105,51 @@
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>51</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>76</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>149</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>150</v>
       </c>
       <c r="F82" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>77</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>31</v>
       </c>
       <c r="F83" t="s">
@@ -5185,71 +5185,71 @@
       </c>
       <c r="C85" t="s">
         <v>154</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>36</v>
       </c>
       <c r="F85" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
       <c r="F86" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
       <c r="F88" t="s">
@@ -5299,71 +5299,71 @@
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>75</v>
       </c>
       <c r="F91" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>165</v>
       </c>
       <c r="D92">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>75</v>
       </c>
       <c r="F92" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>43</v>
       </c>
       <c r="F93" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>51</v>
       </c>
       <c r="F94" t="s">
@@ -5379,68 +5379,68 @@
       </c>
       <c r="C95" t="s">
         <v>170</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>31</v>
       </c>
       <c r="F95" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>173</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>75</v>
       </c>
       <c r="F97" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>175</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>150</v>
       </c>
       <c r="F98" t="s">
@@ -5713,51 +5713,51 @@
       </c>
       <c r="C112" t="s">
         <v>199</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>75</v>
       </c>
       <c r="F112" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>200</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>75</v>
       </c>
       <c r="F113" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>201</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5770,71 +5770,71 @@
       </c>
       <c r="C115" t="s">
         <v>202</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>36</v>
       </c>
       <c r="F115" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>204</v>
       </c>
       <c r="D116">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>75</v>
       </c>
       <c r="F116" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>184</v>
       </c>
       <c r="F117" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>208</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>31</v>
       </c>
       <c r="F118" t="s">
@@ -5910,51 +5910,51 @@
       </c>
       <c r="C122" t="s">
         <v>216</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>218</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>51</v>
       </c>
       <c r="F123" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>220</v>
       </c>
       <c r="D124">
         <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>39</v>
       </c>
       <c r="F124" t="s">
@@ -6010,51 +6010,51 @@
       </c>
       <c r="C127" t="s">
         <v>227</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
       <c r="F127" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>229</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>150</v>
       </c>
       <c r="F128" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>123</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>230</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>67</v>
       </c>
       <c r="F129" t="s">
@@ -6110,85 +6110,85 @@
       </c>
       <c r="C132" t="s">
         <v>235</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>236</v>
       </c>
       <c r="D133">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>237</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>75</v>
       </c>
       <c r="F134" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>238</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>240</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>67</v>
       </c>
       <c r="F136" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
@@ -6254,82 +6254,82 @@
         <v>114</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>247</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>136</v>
       </c>
       <c r="C142" t="s">
         <v>249</v>
       </c>
       <c r="D142">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
         <v>24</v>
       </c>
       <c r="E143" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>251</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>39</v>
       </c>
       <c r="F144" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>253</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>254</v>
       </c>
       <c r="F145" t="s">
         <v>255</v>
       </c>
     </row>
@@ -6387,68 +6387,68 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>260</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>43</v>
       </c>
       <c r="F149" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>261</v>
       </c>
       <c r="D150">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>31</v>
       </c>
       <c r="F150" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>263</v>
       </c>
       <c r="D151">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>75</v>
       </c>
       <c r="F151" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>264</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>71</v>
       </c>
       <c r="F152" t="s">
         <v>265</v>
       </c>
     </row>
@@ -6469,51 +6469,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>267</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>268</v>
       </c>
       <c r="D155">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>39</v>
       </c>
       <c r="F155" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>269</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>254</v>
       </c>
       <c r="F156" t="s">
         <v>255</v>
       </c>
     </row>
@@ -6729,178 +6729,178 @@
         <v>37</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>288</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>289</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>290</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>39</v>
       </c>
       <c r="F172" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>291</v>
       </c>
       <c r="D173">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>88</v>
       </c>
       <c r="F173" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>292</v>
       </c>
       <c r="D174">
         <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>293</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="C176" t="s">
         <v>294</v>
       </c>
       <c r="D176">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>17</v>
       </c>
       <c r="F176" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>296</v>
       </c>
       <c r="D177">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E177" t="s">
         <v>51</v>
       </c>
       <c r="F177" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>297</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>31</v>
       </c>
       <c r="F178" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>173</v>
       </c>
       <c r="C179" t="s">
         <v>298</v>
       </c>
       <c r="D179">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>51</v>
       </c>
       <c r="F179" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>299</v>
       </c>
       <c r="D180">
         <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
@@ -6952,51 +6952,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>306</v>
       </c>
       <c r="D184">
         <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>67</v>
       </c>
       <c r="F184" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>308</v>
       </c>
       <c r="D185">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>39</v>
       </c>
       <c r="F185" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>180</v>
       </c>
       <c r="C186" t="s">
         <v>309</v>
       </c>
       <c r="D186">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>162</v>
       </c>
       <c r="F186" t="s">
         <v>310</v>
       </c>
     </row>
@@ -7133,51 +7133,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>322</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>254</v>
       </c>
       <c r="F195" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>190</v>
       </c>
       <c r="C196" t="s">
         <v>324</v>
       </c>
       <c r="D196">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>88</v>
       </c>
       <c r="F196" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>326</v>
       </c>
       <c r="D197">
         <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>192</v>
@@ -7266,68 +7266,68 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>335</v>
       </c>
       <c r="D203">
         <v>25</v>
       </c>
       <c r="E203" t="s">
         <v>17</v>
       </c>
       <c r="F203" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>336</v>
       </c>
       <c r="D204">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>88</v>
       </c>
       <c r="F204" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>338</v>
       </c>
       <c r="D205">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>7</v>
       </c>
       <c r="F205" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>200</v>
       </c>
       <c r="C206" t="s">
         <v>340</v>
       </c>
       <c r="D206">
         <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>201</v>
@@ -7464,51 +7464,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>209</v>
       </c>
       <c r="C215" t="s">
         <v>353</v>
       </c>
       <c r="D215">
         <v>22</v>
       </c>
       <c r="E215" t="s">
         <v>88</v>
       </c>
       <c r="F215" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>354</v>
       </c>
       <c r="D216">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E216" t="s">
         <v>51</v>
       </c>
       <c r="F216" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>210</v>
       </c>
       <c r="C217" t="s">
         <v>356</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>39</v>
       </c>
       <c r="F217" t="s">
         <v>330</v>
       </c>
     </row>
@@ -7560,51 +7560,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>214</v>
       </c>
       <c r="C221" t="s">
         <v>361</v>
       </c>
       <c r="D221">
         <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>150</v>
       </c>
       <c r="F221" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>216</v>
       </c>
       <c r="C222" t="s">
         <v>363</v>
       </c>
       <c r="D222">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E222" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>217</v>
       </c>
       <c r="C223" t="s">
         <v>364</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>71</v>
       </c>
       <c r="F223" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>217</v>
@@ -7710,82 +7710,82 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>224</v>
       </c>
       <c r="C230" t="s">
         <v>373</v>
       </c>
       <c r="D230">
         <v>21</v>
       </c>
       <c r="E230" t="s">
         <v>67</v>
       </c>
       <c r="F230" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>225</v>
       </c>
       <c r="C231" t="s">
         <v>374</v>
       </c>
       <c r="D231">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E231" t="s">
         <v>7</v>
       </c>
       <c r="F231" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>225</v>
       </c>
       <c r="C232" t="s">
         <v>375</v>
       </c>
       <c r="D232">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E232" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>227</v>
       </c>
       <c r="C233" t="s">
         <v>376</v>
       </c>
       <c r="D233">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E233" t="s">
         <v>88</v>
       </c>
       <c r="F233" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>378</v>
       </c>
       <c r="D234">
         <v>22</v>
       </c>
       <c r="E234" t="s">
         <v>27</v>
       </c>
       <c r="F234" t="s">
         <v>379</v>
       </c>
     </row>
@@ -7888,51 +7888,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>235</v>
       </c>
       <c r="C241" t="s">
         <v>390</v>
       </c>
       <c r="D241">
         <v>25</v>
       </c>
       <c r="E241" t="s">
         <v>27</v>
       </c>
       <c r="F241" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>236</v>
       </c>
       <c r="C242" t="s">
         <v>392</v>
       </c>
       <c r="D242">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E242" t="s">
         <v>71</v>
       </c>
       <c r="F242" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>237</v>
       </c>
       <c r="C243" t="s">
         <v>393</v>
       </c>
       <c r="D243">
         <v>24</v>
       </c>
       <c r="E243" t="s">
         <v>190</v>
       </c>
       <c r="F243" t="s">
         <v>389</v>
       </c>
     </row>
@@ -8046,51 +8046,51 @@
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>398</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>67</v>
       </c>
       <c r="F3" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>399</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>88</v>
       </c>
       <c r="F4" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>400</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>401</v>
@@ -8162,51 +8162,51 @@
       </c>
       <c r="C10" t="s">
         <v>406</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>71</v>
       </c>
       <c r="F10" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>408</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>88</v>
       </c>
       <c r="F11" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>409</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
@@ -8399,51 +8399,51 @@
       </c>
       <c r="C22" t="s">
         <v>425</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>426</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>427</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
@@ -8473,51 +8473,51 @@
       </c>
       <c r="C26" t="s">
         <v>430</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>431</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>433</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
     </row>
@@ -8647,71 +8647,71 @@
       </c>
       <c r="C35" t="s">
         <v>442</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>444</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>446</v>
       </c>
       <c r="D37">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>447</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
@@ -8747,91 +8747,91 @@
       </c>
       <c r="C40" t="s">
         <v>450</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>451</v>
       </c>
       <c r="F40" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>453</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>71</v>
       </c>
       <c r="F41" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>454</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>455</v>
       </c>
       <c r="F42" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>457</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>71</v>
       </c>
       <c r="F43" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>459</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>36</v>
       </c>
       <c r="F44" t="s">
@@ -8981,51 +8981,51 @@
       </c>
       <c r="C52" t="s">
         <v>468</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>470</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>471</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>88</v>
       </c>
       <c r="F54" t="s">
         <v>325</v>
       </c>
     </row>
@@ -9095,71 +9095,71 @@
       </c>
       <c r="C58" t="s">
         <v>475</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>476</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>478</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>479</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
@@ -9326,51 +9326,51 @@
       </c>
       <c r="C70" t="s">
         <v>490</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
       <c r="F70" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>491</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>492</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>142</v>
       </c>
       <c r="F72" t="s">
@@ -9520,51 +9520,51 @@
       </c>
       <c r="C80" t="s">
         <v>504</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>75</v>
       </c>
       <c r="F80" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>505</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>43</v>
       </c>
       <c r="F81" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>507</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
     </row>
@@ -9771,51 +9771,51 @@
       </c>
       <c r="C93" t="s">
         <v>520</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>75</v>
       </c>
       <c r="F93" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>521</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>43</v>
       </c>
       <c r="F94" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>522</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>150</v>
       </c>
       <c r="F95" t="s">
@@ -10025,51 +10025,51 @@
       </c>
       <c r="C106" t="s">
         <v>535</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>536</v>
       </c>
       <c r="D107">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>184</v>
       </c>
       <c r="F107" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>537</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
@@ -10082,51 +10082,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>539</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>540</v>
       </c>
       <c r="D110">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>43</v>
       </c>
       <c r="F110" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>541</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>39</v>
       </c>
       <c r="F111" t="s">
@@ -10176,51 +10176,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>546</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>547</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>31</v>
       </c>
       <c r="F115" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>548</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>254</v>
       </c>
       <c r="F116" t="s">
@@ -10686,68 +10686,68 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>580</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>51</v>
       </c>
       <c r="F141" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>581</v>
       </c>
       <c r="D142">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>39</v>
       </c>
       <c r="F142" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>582</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>584</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>455</v>
       </c>
       <c r="F144" t="s">
         <v>456</v>
       </c>
     </row>
@@ -10788,51 +10788,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>588</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>75</v>
       </c>
       <c r="F147" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>589</v>
       </c>
       <c r="D148">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>75</v>
       </c>
       <c r="F148" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>590</v>
       </c>
       <c r="D149">
         <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>591</v>
       </c>
     </row>
@@ -10904,65 +10904,65 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="C154" t="s">
         <v>596</v>
       </c>
       <c r="D154">
         <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>75</v>
       </c>
       <c r="F154" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>597</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>598</v>
       </c>
       <c r="D156">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>51</v>
       </c>
       <c r="F156" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>599</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>184</v>
       </c>
       <c r="F157" t="s">
         <v>534</v>
       </c>
     </row>
@@ -10997,133 +10997,133 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>602</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>88</v>
       </c>
       <c r="F160" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>603</v>
       </c>
       <c r="D161">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>225</v>
       </c>
       <c r="F161" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>604</v>
       </c>
       <c r="D162">
         <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>67</v>
       </c>
       <c r="F162" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>605</v>
       </c>
       <c r="D163">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>39</v>
       </c>
       <c r="F163" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>606</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>607</v>
       </c>
       <c r="D165">
         <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>67</v>
       </c>
       <c r="F165" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>157</v>
       </c>
       <c r="C166" t="s">
         <v>608</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>67</v>
       </c>
       <c r="F166" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="C167" t="s">
         <v>610</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>51</v>
       </c>
       <c r="F167" t="s">
         <v>195</v>
       </c>
     </row>
@@ -11384,85 +11384,85 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>176</v>
       </c>
       <c r="C184" t="s">
         <v>630</v>
       </c>
       <c r="D184">
         <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>282</v>
       </c>
       <c r="F184" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="C185" t="s">
         <v>632</v>
       </c>
       <c r="D185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>67</v>
       </c>
       <c r="F185" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>633</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>88</v>
       </c>
       <c r="F186" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="C187" t="s">
         <v>634</v>
       </c>
       <c r="D187">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>150</v>
       </c>
       <c r="F187" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>181</v>
       </c>
       <c r="C188" t="s">
         <v>635</v>
       </c>
       <c r="D188">
         <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>190</v>
       </c>
       <c r="F188" t="s">
         <v>636</v>
       </c>
     </row>
@@ -11613,82 +11613,82 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>646</v>
       </c>
       <c r="D198">
         <v>24</v>
       </c>
       <c r="E198" t="s">
         <v>39</v>
       </c>
       <c r="F198" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>647</v>
       </c>
       <c r="D199">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>36</v>
       </c>
       <c r="F199" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>649</v>
       </c>
       <c r="D200">
         <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="C201" t="s">
         <v>650</v>
       </c>
       <c r="D201">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>214</v>
       </c>
       <c r="F201" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>651</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>67</v>
       </c>
       <c r="F202" t="s">
         <v>125</v>
       </c>
     </row>
@@ -11763,51 +11763,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>659</v>
       </c>
       <c r="D207">
         <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>660</v>
       </c>
       <c r="D208">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E208" t="s">
         <v>17</v>
       </c>
       <c r="F208" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>661</v>
       </c>
       <c r="D209">
         <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>39</v>
       </c>
       <c r="F209" t="s">
         <v>46</v>
       </c>
     </row>
@@ -11910,51 +11910,51 @@
         <v>668</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>209</v>
       </c>
       <c r="C216" t="s">
         <v>669</v>
       </c>
       <c r="D216">
         <v>23</v>
       </c>
       <c r="E216" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>210</v>
       </c>
       <c r="C217" t="s">
         <v>670</v>
       </c>
       <c r="D217">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>190</v>
       </c>
       <c r="F217" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>211</v>
       </c>
       <c r="C218" t="s">
         <v>671</v>
       </c>
       <c r="D218">
         <v>24</v>
       </c>
       <c r="E218" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
@@ -12179,68 +12179,68 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>225</v>
       </c>
       <c r="C232" t="s">
         <v>692</v>
       </c>
       <c r="D232">
         <v>23</v>
       </c>
       <c r="E232" t="s">
         <v>39</v>
       </c>
       <c r="F232" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>226</v>
       </c>
       <c r="C233" t="s">
         <v>693</v>
       </c>
       <c r="D233">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E233" t="s">
         <v>106</v>
       </c>
       <c r="F233" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>695</v>
       </c>
       <c r="D234">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E234" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>227</v>
       </c>
       <c r="C235" t="s">
         <v>696</v>
       </c>
       <c r="D235">
         <v>24</v>
       </c>
       <c r="E235" t="s">
         <v>88</v>
       </c>
       <c r="F235" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>229</v>
@@ -12295,79 +12295,79 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>232</v>
       </c>
       <c r="C239" t="s">
         <v>702</v>
       </c>
       <c r="D239">
         <v>23</v>
       </c>
       <c r="E239" t="s">
         <v>225</v>
       </c>
       <c r="F239" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>233</v>
       </c>
       <c r="C240" t="s">
         <v>703</v>
       </c>
       <c r="D240">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E240" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>234</v>
       </c>
       <c r="C241" t="s">
         <v>704</v>
       </c>
       <c r="D241">
         <v>24</v>
       </c>
       <c r="E241" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>235</v>
       </c>
       <c r="C242" t="s">
         <v>705</v>
       </c>
       <c r="D242">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E242" t="s">
         <v>67</v>
       </c>
       <c r="F242" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="C243" t="s">
         <v>706</v>
       </c>
       <c r="D243">
         <v>25</v>
       </c>
       <c r="E243" t="s">
         <v>91</v>
       </c>
       <c r="F243" t="s">
         <v>56</v>
       </c>
     </row>
@@ -12388,85 +12388,85 @@
         <v>89</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>238</v>
       </c>
       <c r="C245" t="s">
         <v>708</v>
       </c>
       <c r="D245">
         <v>22</v>
       </c>
       <c r="E245" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>239</v>
       </c>
       <c r="C246" t="s">
         <v>709</v>
       </c>
       <c r="D246">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E246" t="s">
         <v>282</v>
       </c>
       <c r="F246" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>240</v>
       </c>
       <c r="C247" t="s">
         <v>710</v>
       </c>
       <c r="D247">
         <v>25</v>
       </c>
       <c r="E247" t="s">
         <v>75</v>
       </c>
       <c r="F247" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="C248" t="s">
         <v>711</v>
       </c>
       <c r="D248">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E248" t="s">
         <v>67</v>
       </c>
       <c r="F248" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>242</v>
       </c>
       <c r="C249" t="s">
         <v>712</v>
       </c>
       <c r="D249">
         <v>24</v>
       </c>
       <c r="E249" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>243</v>
@@ -12549,130 +12549,130 @@
         <v>89</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>248</v>
       </c>
       <c r="C255" t="s">
         <v>719</v>
       </c>
       <c r="D255">
         <v>24</v>
       </c>
       <c r="E255" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>249</v>
       </c>
       <c r="C256" t="s">
         <v>720</v>
       </c>
       <c r="D256">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E256" t="s">
         <v>39</v>
       </c>
       <c r="F256" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>250</v>
       </c>
       <c r="C257" t="s">
         <v>722</v>
       </c>
       <c r="D257">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E257" t="s">
         <v>36</v>
       </c>
       <c r="F257" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>251</v>
       </c>
       <c r="C258" t="s">
         <v>723</v>
       </c>
       <c r="D258">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E258" t="s">
         <v>88</v>
       </c>
       <c r="F258" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>251</v>
       </c>
       <c r="C259" t="s">
         <v>724</v>
       </c>
       <c r="D259">
         <v>22</v>
       </c>
       <c r="E259" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>253</v>
       </c>
       <c r="C260" t="s">
         <v>725</v>
       </c>
       <c r="D260">
         <v>23</v>
       </c>
       <c r="E260" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>254</v>
       </c>
       <c r="C261" t="s">
         <v>726</v>
       </c>
       <c r="D261">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E261" t="s">
         <v>75</v>
       </c>
       <c r="F261" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>255</v>
       </c>
       <c r="C262" t="s">
         <v>727</v>
       </c>
       <c r="D262">
         <v>20</v>
       </c>
       <c r="E262" t="s">
         <v>190</v>
       </c>
       <c r="F262" t="s">
         <v>488</v>
       </c>
     </row>
@@ -12758,65 +12758,65 @@
         <v>734</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>260</v>
       </c>
       <c r="C268" t="s">
         <v>735</v>
       </c>
       <c r="D268">
         <v>25</v>
       </c>
       <c r="E268" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>262</v>
       </c>
       <c r="C269" t="s">
         <v>736</v>
       </c>
       <c r="D269">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E269" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>263</v>
       </c>
       <c r="C270" t="s">
         <v>737</v>
       </c>
       <c r="D270">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E270" t="s">
         <v>7</v>
       </c>
       <c r="F270" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>264</v>
       </c>
       <c r="C271" t="s">
         <v>738</v>
       </c>
       <c r="D271">
         <v>22</v>
       </c>
       <c r="E271" t="s">
         <v>88</v>
       </c>
       <c r="F271" t="s">
         <v>328</v>
       </c>
     </row>
@@ -12840,51 +12840,51 @@
     <row r="273" spans="1:6">
       <c r="A273">
         <v>266</v>
       </c>
       <c r="C273" t="s">
         <v>740</v>
       </c>
       <c r="D273">
         <v>24</v>
       </c>
       <c r="E273" t="s">
         <v>214</v>
       </c>
       <c r="F273" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>267</v>
       </c>
       <c r="C274" t="s">
         <v>741</v>
       </c>
       <c r="D274">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E274" t="s">
         <v>51</v>
       </c>
       <c r="F274" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>268</v>
       </c>
       <c r="C275" t="s">
         <v>742</v>
       </c>
       <c r="D275">
         <v>23</v>
       </c>
       <c r="E275" t="s">
         <v>36</v>
       </c>
       <c r="F275" t="s">
         <v>155</v>
       </c>
     </row>
@@ -12908,102 +12908,102 @@
     <row r="277" spans="1:6">
       <c r="A277">
         <v>270</v>
       </c>
       <c r="C277" t="s">
         <v>745</v>
       </c>
       <c r="D277">
         <v>22</v>
       </c>
       <c r="E277" t="s">
         <v>572</v>
       </c>
       <c r="F277" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>271</v>
       </c>
       <c r="C278" t="s">
         <v>747</v>
       </c>
       <c r="D278">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E278" t="s">
         <v>254</v>
       </c>
       <c r="F278" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>271</v>
       </c>
       <c r="C279" t="s">
         <v>748</v>
       </c>
       <c r="D279">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E279" t="s">
         <v>7</v>
       </c>
       <c r="F279" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>271</v>
       </c>
       <c r="C280" t="s">
         <v>749</v>
       </c>
       <c r="D280">
         <v>23</v>
       </c>
       <c r="E280" t="s">
         <v>190</v>
       </c>
       <c r="F280" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>274</v>
       </c>
       <c r="C281" t="s">
         <v>750</v>
       </c>
       <c r="D281">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E281" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>275</v>
       </c>
       <c r="C282" t="s">
         <v>751</v>
       </c>
       <c r="D282">
         <v>22</v>
       </c>
       <c r="E282" t="s">
         <v>572</v>
       </c>
       <c r="F282" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>276</v>
@@ -13041,51 +13041,51 @@
     <row r="285" spans="1:6">
       <c r="A285">
         <v>277</v>
       </c>
       <c r="C285" t="s">
         <v>754</v>
       </c>
       <c r="D285">
         <v>25</v>
       </c>
       <c r="E285" t="s">
         <v>190</v>
       </c>
       <c r="F285" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>279</v>
       </c>
       <c r="C286" t="s">
         <v>755</v>
       </c>
       <c r="D286">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E286" t="s">
         <v>190</v>
       </c>
       <c r="F286" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>280</v>
       </c>
       <c r="C287" t="s">
         <v>756</v>
       </c>
       <c r="D287">
         <v>22</v>
       </c>
       <c r="E287" t="s">
         <v>214</v>
       </c>
       <c r="F287" t="s">
         <v>215</v>
       </c>
     </row>
@@ -13259,51 +13259,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>766</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>768</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>769</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
@@ -13512,51 +13512,51 @@
       </c>
       <c r="C16" t="s">
         <v>787</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>775</v>
       </c>
       <c r="F16" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>789</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>790</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
@@ -13657,91 +13657,91 @@
       </c>
       <c r="C24" t="s">
         <v>797</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>799</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>75</v>
       </c>
       <c r="F25" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>801</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>320</v>
       </c>
       <c r="F26" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>802</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>803</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
@@ -13771,51 +13771,51 @@
       </c>
       <c r="C30" t="s">
         <v>806</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>106</v>
       </c>
       <c r="F30" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>807</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>809</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
     </row>
@@ -13865,51 +13865,51 @@
       </c>
       <c r="C35" t="s">
         <v>812</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>814</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>815</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>88</v>
       </c>
       <c r="F37" t="s">
@@ -14125,51 +14125,51 @@
       </c>
       <c r="C48" t="s">
         <v>835</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>836</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>837</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>142</v>
       </c>
       <c r="F50" t="s">
         <v>838</v>
       </c>
     </row>
@@ -14219,51 +14219,51 @@
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>841</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>842</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>106</v>
       </c>
       <c r="F54" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>843</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>320</v>
       </c>
     </row>
@@ -14384,51 +14384,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>852</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>853</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>854</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>75</v>
       </c>
       <c r="F64" t="s">
         <v>855</v>
       </c>
     </row>
@@ -14892,91 +14892,91 @@
       </c>
       <c r="C88" t="s">
         <v>886</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>142</v>
       </c>
       <c r="F88" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>888</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>184</v>
       </c>
       <c r="F89" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>889</v>
       </c>
       <c r="D90">
         <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>75</v>
       </c>
       <c r="F90" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>891</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>106</v>
       </c>
       <c r="F91" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>892</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
@@ -15112,51 +15112,51 @@
       </c>
       <c r="C99" t="s">
         <v>903</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>88</v>
       </c>
       <c r="F99" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>905</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>831</v>
       </c>
       <c r="F100" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>906</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>190</v>
       </c>
       <c r="F101" t="s">
@@ -15189,51 +15189,51 @@
       </c>
       <c r="C103" t="s">
         <v>909</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>51</v>
       </c>
       <c r="F103" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>910</v>
       </c>
       <c r="D104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>88</v>
       </c>
       <c r="F104" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>911</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
@@ -15249,51 +15249,51 @@
       </c>
       <c r="C106" t="s">
         <v>912</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>75</v>
       </c>
       <c r="F106" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>914</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>916</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
     </row>
@@ -15306,51 +15306,51 @@
       </c>
       <c r="C109" t="s">
         <v>917</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>918</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>67</v>
       </c>
       <c r="F110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>919</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>88</v>
       </c>
       <c r="F111" t="s">
@@ -15577,51 +15577,51 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>935</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>936</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>190</v>
       </c>
       <c r="F124" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>937</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>302</v>
       </c>
       <c r="F125" t="s">
@@ -15637,51 +15637,51 @@
       </c>
       <c r="C126" t="s">
         <v>939</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>51</v>
       </c>
       <c r="F126" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>940</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>51</v>
       </c>
       <c r="F127" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>941</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>75</v>
       </c>
       <c r="F128" t="s">
@@ -16079,51 +16079,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>969</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>970</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>88</v>
       </c>
       <c r="F153" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>971</v>
       </c>
       <c r="D154">
         <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>972</v>
       </c>
     </row>
@@ -16212,51 +16212,51 @@
         <v>979</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>980</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>981</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>51</v>
       </c>
       <c r="F161" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>982</v>
       </c>
       <c r="D162">
         <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>88</v>
       </c>
       <c r="F162" t="s">
         <v>920</v>
       </c>
     </row>
@@ -16314,102 +16314,102 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>986</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>142</v>
       </c>
       <c r="F166" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>987</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>88</v>
       </c>
       <c r="F167" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>989</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>991</v>
       </c>
       <c r="D169">
         <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>88</v>
       </c>
       <c r="F169" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>992</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>142</v>
       </c>
       <c r="F170" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>994</v>
       </c>
       <c r="D171">
         <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>51</v>
       </c>
       <c r="F171" t="s">
         <v>355</v>
       </c>
     </row>