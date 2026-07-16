--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1257,68 +1257,68 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
@@ -1414,51 +1414,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
@@ -1514,51 +1514,51 @@
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>46</v>
       </c>
       <c r="F29" t="s">
@@ -1774,51 +1774,51 @@
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>81</v>
       </c>
       <c r="F42" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>46</v>
       </c>
       <c r="F53" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>46</v>
       </c>
       <c r="F54" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -2111,51 +2111,51 @@
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>62</v>
       </c>
       <c r="F57" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>108</v>
       </c>
       <c r="F58" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
@@ -2191,51 +2191,51 @@
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2365,51 +2365,51 @@
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>108</v>
       </c>
       <c r="F70" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>29</v>
       </c>
       <c r="F71" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
@@ -2673,51 +2673,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>89</v>
       </c>
       <c r="F86" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>145</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>51</v>
       </c>
       <c r="F87" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>62</v>
       </c>
       <c r="F88" t="s">
         <v>106</v>
       </c>
     </row>
@@ -2820,51 +2820,51 @@
         <v>106</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>51</v>
       </c>
       <c r="F96" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>159</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>29</v>
       </c>
       <c r="F97" t="s">
         <v>116</v>
       </c>
     </row>
@@ -2922,85 +2922,85 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>164</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>62</v>
       </c>
       <c r="F101" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>165</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>166</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>29</v>
       </c>
       <c r="F103" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>168</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>