--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -3069,51 +3069,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -3223,51 +3223,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
@@ -3363,51 +3363,51 @@
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
@@ -3640,91 +3640,91 @@
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>71</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>45</v>
       </c>
     </row>
@@ -3857,51 +3857,51 @@
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>90</v>
       </c>
       <c r="F43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>48</v>
       </c>
       <c r="F44" t="s">
@@ -3957,51 +3957,51 @@
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>97</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>54</v>
       </c>
       <c r="F48" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" t="s">
@@ -4457,111 +4457,111 @@
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>54</v>
       </c>
       <c r="F72" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>22</v>
       </c>
       <c r="F73" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
       <c r="F74" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>141</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>54</v>
       </c>
       <c r="F75" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>142</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>42</v>
       </c>
       <c r="F76" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
@@ -4617,51 +4617,51 @@
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>42</v>
       </c>
       <c r="F80" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>54</v>
       </c>
       <c r="F81" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>54</v>
       </c>
       <c r="F82" t="s">
@@ -4677,51 +4677,51 @@
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>45</v>
       </c>
       <c r="F83" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
       <c r="F84" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>153</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>33</v>
       </c>
       <c r="F85" t="s">
@@ -4814,51 +4814,51 @@
       </c>
       <c r="C90" t="s">
         <v>160</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>161</v>
       </c>
       <c r="F90" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>54</v>
       </c>
       <c r="F91" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>165</v>
       </c>
       <c r="F92" t="s">
@@ -4874,51 +4874,51 @@
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>45</v>
       </c>
       <c r="F93" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>22</v>
       </c>
       <c r="F94" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>25</v>
       </c>
       <c r="F95" t="s">
@@ -4974,111 +4974,111 @@
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>22</v>
       </c>
       <c r="F98" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>177</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
       <c r="F99" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>179</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>54</v>
       </c>
       <c r="F100" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>181</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>33</v>
       </c>
       <c r="F101" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>183</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5111,51 +5111,51 @@
       </c>
       <c r="C105" t="s">
         <v>185</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>54</v>
       </c>
       <c r="F105" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>187</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>90</v>
       </c>
       <c r="F106" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>189</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>190</v>
       </c>
       <c r="F107" t="s">
@@ -5492,51 +5492,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="C126" t="s">
         <v>219</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>45</v>
       </c>
       <c r="F126" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>45</v>
       </c>
       <c r="F127" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>221</v>
       </c>
       <c r="D128">
         <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>173</v>
       </c>
       <c r="F128" t="s">
         <v>174</v>
       </c>
     </row>
@@ -5594,51 +5594,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>226</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>173</v>
       </c>
       <c r="F132" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>227</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>48</v>
       </c>
       <c r="F133" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>228</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>54</v>
       </c>
       <c r="F134" t="s">
         <v>195</v>
       </c>
     </row>
@@ -5863,51 +5863,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>239</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>54</v>
       </c>
       <c r="F2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>241</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>242</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>243</v>
@@ -6124,88 +6124,88 @@
       </c>
       <c r="C17" t="s">
         <v>263</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>54</v>
       </c>
       <c r="F17" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>264</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>54</v>
       </c>
       <c r="F18" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>265</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>266</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>267</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>268</v>
       </c>
     </row>
@@ -6466,51 +6466,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>288</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>290</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>291</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>259</v>
       </c>
       <c r="F37" t="s">
         <v>292</v>
       </c>
     </row>
@@ -6560,68 +6560,68 @@
       </c>
       <c r="C40" t="s">
         <v>297</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>298</v>
       </c>
       <c r="F40" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>300</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>301</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>302</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
@@ -6691,51 +6691,51 @@
       </c>
       <c r="C47" t="s">
         <v>308</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>309</v>
       </c>
       <c r="F47" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>311</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>312</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>45</v>
       </c>
       <c r="F49" t="s">
         <v>268</v>
       </c>
     </row>
@@ -6748,51 +6748,51 @@
       </c>
       <c r="C50" t="s">
         <v>313</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>314</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>309</v>
       </c>
       <c r="F51" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>316</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>54</v>
       </c>
       <c r="F52" t="s">
@@ -6885,51 +6885,51 @@
       </c>
       <c r="C57" t="s">
         <v>324</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>52</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>325</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>54</v>
       </c>
       <c r="F58" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>53</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>326</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>294</v>
       </c>
     </row>
@@ -6962,51 +6962,51 @@
       </c>
       <c r="C61" t="s">
         <v>328</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>329</v>
       </c>
       <c r="F61" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>70</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>331</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>259</v>
       </c>
       <c r="F63" t="s">
@@ -7179,51 +7179,51 @@
       </c>
       <c r="C72" t="s">
         <v>346</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>347</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>45</v>
       </c>
       <c r="F73" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>348</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>200</v>
       </c>
     </row>
@@ -7253,51 +7253,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>350</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>351</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>72</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>353</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>247</v>
       </c>
     </row>
@@ -7490,51 +7490,51 @@
       </c>
       <c r="C88" t="s">
         <v>368</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>90</v>
       </c>
       <c r="F88" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>370</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>22</v>
       </c>
       <c r="F89" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>372</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>262</v>
       </c>
     </row>
@@ -7701,51 +7701,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>387</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>94</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>388</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>54</v>
       </c>
       <c r="F100" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>95</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>390</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>25</v>
       </c>
     </row>
@@ -8063,51 +8063,51 @@
       </c>
       <c r="C118" t="s">
         <v>412</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>48</v>
       </c>
       <c r="F118" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>113</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>413</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>54</v>
       </c>
       <c r="F119" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>114</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>415</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>205</v>
       </c>
       <c r="F120" t="s">
@@ -8123,51 +8123,51 @@
       </c>
       <c r="C121" t="s">
         <v>417</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>259</v>
       </c>
       <c r="F121" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>116</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>418</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>259</v>
       </c>
       <c r="F122" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>419</v>
       </c>
       <c r="D123">
         <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>309</v>
       </c>
       <c r="F123" t="s">
@@ -8297,51 +8297,51 @@
       </c>
       <c r="C130" t="s">
         <v>430</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>22</v>
       </c>
       <c r="F130" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>431</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>322</v>
       </c>
       <c r="F131" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>433</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>45</v>
       </c>
       <c r="F132" t="s">
@@ -8354,68 +8354,68 @@
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>434</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>435</v>
       </c>
       <c r="D134">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>25</v>
       </c>
       <c r="F134" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>437</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>114</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>45</v>
       </c>
       <c r="F136" t="s">
         <v>46</v>
       </c>
     </row>
@@ -8473,51 +8473,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>443</v>
       </c>
       <c r="D140">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>45</v>
       </c>
       <c r="F140" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>444</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>136</v>
       </c>
       <c r="C142" t="s">
         <v>446</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>342</v>
       </c>
       <c r="F142" t="s">
         <v>447</v>
       </c>
     </row>
@@ -8541,102 +8541,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>450</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>22</v>
       </c>
       <c r="F144" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>452</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>45</v>
       </c>
       <c r="F145" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="C146" t="s">
         <v>453</v>
       </c>
       <c r="D146">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>322</v>
       </c>
       <c r="F146" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>455</v>
       </c>
       <c r="D147">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>22</v>
       </c>
       <c r="F147" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>456</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>457</v>
       </c>
       <c r="D149">
         <v>25</v>
       </c>
       <c r="E149" t="s">
         <v>259</v>
       </c>
       <c r="F149" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
@@ -8770,51 +8770,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>469</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>48</v>
       </c>
       <c r="F158" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>471</v>
       </c>
       <c r="D159">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>54</v>
       </c>
       <c r="F159" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>472</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>48</v>
       </c>
       <c r="F160" t="s">
         <v>470</v>
       </c>
     </row>
@@ -8906,167 +8906,167 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
       </c>
       <c r="C166" t="s">
         <v>480</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>48</v>
       </c>
       <c r="F166" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>481</v>
       </c>
       <c r="D167">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>309</v>
       </c>
       <c r="F167" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>483</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>173</v>
       </c>
       <c r="F168" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>484</v>
       </c>
       <c r="D169">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>247</v>
       </c>
       <c r="F169" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>485</v>
       </c>
       <c r="D170">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>259</v>
       </c>
       <c r="F170" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>486</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>259</v>
       </c>
       <c r="F171" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>487</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>488</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>298</v>
       </c>
       <c r="F173" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>489</v>
       </c>
       <c r="D174">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>309</v>
       </c>
       <c r="F174" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>491</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>342</v>
       </c>
       <c r="F175" t="s">
         <v>492</v>
       </c>
     </row>
@@ -9138,51 +9138,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>499</v>
       </c>
       <c r="D180">
         <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>322</v>
       </c>
       <c r="F180" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>501</v>
       </c>
       <c r="D181">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>502</v>
       </c>
       <c r="D182">
         <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>190</v>
       </c>
       <c r="F182" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
@@ -9248,68 +9248,68 @@
         <v>459</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="C187" t="s">
         <v>508</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>509</v>
       </c>
       <c r="D188">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>90</v>
       </c>
       <c r="F188" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>511</v>
       </c>
       <c r="D189">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
       <c r="F189" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>513</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>90</v>
       </c>
       <c r="F190" t="s">
         <v>514</v>
       </c>
     </row>
@@ -9333,51 +9333,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>516</v>
       </c>
       <c r="D192">
         <v>25</v>
       </c>
       <c r="E192" t="s">
         <v>173</v>
       </c>
       <c r="F192" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>187</v>
       </c>
       <c r="C193" t="s">
         <v>517</v>
       </c>
       <c r="D193">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E193" t="s">
         <v>322</v>
       </c>
       <c r="F193" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>518</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>203</v>
       </c>
     </row>
@@ -9627,51 +9627,51 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>534</v>
       </c>
       <c r="D210">
         <v>25</v>
       </c>
       <c r="E210" t="s">
         <v>298</v>
       </c>
       <c r="F210" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>535</v>
       </c>
       <c r="D211">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E211" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>206</v>
       </c>
       <c r="C212" t="s">
         <v>536</v>
       </c>
       <c r="D212">
         <v>26</v>
       </c>
       <c r="E212" t="s">
         <v>10</v>
       </c>
       <c r="F212" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
@@ -9737,85 +9737,85 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>211</v>
       </c>
       <c r="C217" t="s">
         <v>541</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>10</v>
       </c>
       <c r="F217" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>212</v>
       </c>
       <c r="C218" t="s">
         <v>542</v>
       </c>
       <c r="D218">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>10</v>
       </c>
       <c r="F218" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>213</v>
       </c>
       <c r="C219" t="s">
         <v>543</v>
       </c>
       <c r="D219">
         <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>190</v>
       </c>
       <c r="F219" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>214</v>
       </c>
       <c r="C220" t="s">
         <v>544</v>
       </c>
       <c r="D220">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E220" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>215</v>
       </c>
       <c r="C221" t="s">
         <v>545</v>
       </c>
       <c r="D221">
         <v>24</v>
       </c>
       <c r="E221" t="s">
         <v>205</v>
       </c>
       <c r="F221" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>216</v>
@@ -9929,65 +9929,65 @@
         <v>556</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>223</v>
       </c>
       <c r="C229" t="s">
         <v>557</v>
       </c>
       <c r="D229">
         <v>24</v>
       </c>
       <c r="E229" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>224</v>
       </c>
       <c r="C230" t="s">
         <v>558</v>
       </c>
       <c r="D230">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E230" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>225</v>
       </c>
       <c r="C231" t="s">
         <v>559</v>
       </c>
       <c r="D231">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E231" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>225</v>
       </c>
       <c r="C232" t="s">
         <v>560</v>
       </c>
       <c r="D232">
         <v>26</v>
       </c>
       <c r="E232" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>227</v>
       </c>
       <c r="C233" t="s">
         <v>561</v>
@@ -10092,51 +10092,51 @@
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>565</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>342</v>
       </c>
       <c r="F4" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>566</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>259</v>
       </c>
       <c r="F5" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>568</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>322</v>
       </c>
       <c r="F6" t="s">
@@ -10172,85 +10172,85 @@
       </c>
       <c r="C8" t="s">
         <v>570</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>572</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>573</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>574</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>576</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
@@ -10377,51 +10377,51 @@
       </c>
       <c r="C19" t="s">
         <v>585</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>259</v>
       </c>
       <c r="F19" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>587</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>588</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
@@ -10625,51 +10625,51 @@
       </c>
       <c r="C32" t="s">
         <v>604</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>54</v>
       </c>
       <c r="F32" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>605</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>606</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>48</v>
       </c>
       <c r="F34" t="s">
         <v>607</v>
       </c>
     </row>
@@ -10776,91 +10776,91 @@
       </c>
       <c r="C40" t="s">
         <v>615</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>617</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>309</v>
       </c>
       <c r="F41" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>619</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>621</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>259</v>
       </c>
       <c r="F43" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>622</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>247</v>
       </c>
     </row>
@@ -10890,51 +10890,51 @@
       </c>
       <c r="C46" t="s">
         <v>624</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>625</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>626</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>627</v>
       </c>
       <c r="F48" t="s">
         <v>628</v>
       </c>
     </row>
@@ -11121,68 +11121,68 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>640</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>641</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>642</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>643</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>259</v>
       </c>
       <c r="F61" t="s">
@@ -11255,51 +11255,51 @@
       </c>
       <c r="C65" t="s">
         <v>649</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>329</v>
       </c>
       <c r="F65" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>650</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>54</v>
       </c>
       <c r="F66" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>651</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>48</v>
       </c>
       <c r="F67" t="s">
@@ -11446,68 +11446,68 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>661</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>662</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>663</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>665</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -11737,51 +11737,51 @@
       </c>
       <c r="C90" t="s">
         <v>680</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>309</v>
       </c>
       <c r="F90" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>682</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>54</v>
       </c>
       <c r="F91" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>683</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>298</v>
       </c>
       <c r="F92" t="s">
@@ -11857,51 +11857,51 @@
       </c>
       <c r="C96" t="s">
         <v>688</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>190</v>
       </c>
       <c r="F96" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>689</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>329</v>
       </c>
       <c r="F97" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>690</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>342</v>
       </c>
       <c r="F98" t="s">
@@ -11974,88 +11974,88 @@
       </c>
       <c r="C102" t="s">
         <v>695</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>54</v>
       </c>
       <c r="F102" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>696</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>697</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>45</v>
       </c>
       <c r="F104" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>698</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>90</v>
       </c>
       <c r="F105" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>700</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>54</v>
       </c>
       <c r="F106" t="s">
@@ -12425,128 +12425,128 @@
       </c>
       <c r="C125" t="s">
         <v>729</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>730</v>
       </c>
       <c r="D126">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>90</v>
       </c>
       <c r="F126" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>732</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
       <c r="F127" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>733</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>173</v>
       </c>
       <c r="F128" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>734</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>735</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>736</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>173</v>
       </c>
       <c r="F131" t="s">
         <v>404</v>
       </c>
     </row>
@@ -12559,102 +12559,102 @@
       </c>
       <c r="C132" t="s">
         <v>737</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>48</v>
       </c>
       <c r="F132" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>738</v>
       </c>
       <c r="D133">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>739</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>740</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>259</v>
       </c>
       <c r="F135" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>741</v>
       </c>
       <c r="D136">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>48</v>
       </c>
       <c r="F136" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>742</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>257</v>
       </c>
     </row>
@@ -12768,102 +12768,102 @@
         <v>294</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>751</v>
       </c>
       <c r="D145">
         <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>752</v>
       </c>
       <c r="D146">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>259</v>
       </c>
       <c r="F146" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>754</v>
       </c>
       <c r="D147">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>259</v>
       </c>
       <c r="F147" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>755</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>322</v>
       </c>
       <c r="F148" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>756</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>322</v>
       </c>
       <c r="F149" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>757</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>90</v>
       </c>
       <c r="F150" t="s">
         <v>510</v>
       </c>
     </row>
@@ -12918,136 +12918,136 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>761</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>342</v>
       </c>
       <c r="F154" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>762</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>329</v>
       </c>
       <c r="F155" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>764</v>
       </c>
       <c r="D156">
         <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>48</v>
       </c>
       <c r="F156" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>765</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>766</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>342</v>
       </c>
       <c r="F158" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>767</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>14</v>
       </c>
       <c r="F159" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>769</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>309</v>
       </c>
       <c r="F160" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>771</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>22</v>
       </c>
       <c r="F161" t="s">
         <v>274</v>
       </c>
     </row>
@@ -13153,68 +13153,68 @@
         <v>168</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>778</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>779</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>190</v>
       </c>
       <c r="F169" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>780</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>190</v>
       </c>
       <c r="F170" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>781</v>
       </c>
       <c r="D171">
         <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>14</v>
       </c>
       <c r="F171" t="s">
         <v>593</v>
       </c>
     </row>
@@ -13382,51 +13382,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>793</v>
       </c>
       <c r="D182">
         <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>190</v>
       </c>
       <c r="F182" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>795</v>
       </c>
       <c r="D183">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>45</v>
       </c>
       <c r="F183" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>797</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>322</v>
       </c>
       <c r="F184" t="s">
         <v>432</v>
       </c>
     </row>
@@ -13664,82 +13664,82 @@
         <v>168</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>815</v>
       </c>
       <c r="D200">
         <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>817</v>
       </c>
       <c r="D201">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E201" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>818</v>
       </c>
       <c r="D202">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>90</v>
       </c>
       <c r="F202" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>820</v>
       </c>
       <c r="D203">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E203" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>821</v>
       </c>
       <c r="D204">
         <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>22</v>
       </c>
       <c r="F204" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
@@ -13777,99 +13777,99 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>202</v>
       </c>
       <c r="C207" t="s">
         <v>824</v>
       </c>
       <c r="D207">
         <v>23</v>
       </c>
       <c r="E207" t="s">
         <v>173</v>
       </c>
       <c r="F207" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>825</v>
       </c>
       <c r="D208">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E208" t="s">
         <v>173</v>
       </c>
       <c r="F208" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>203</v>
       </c>
       <c r="C209" t="s">
         <v>826</v>
       </c>
       <c r="D209">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>190</v>
       </c>
       <c r="F209" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>205</v>
       </c>
       <c r="C210" t="s">
         <v>827</v>
       </c>
       <c r="D210">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E210" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>828</v>
       </c>
       <c r="D211">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>190</v>
       </c>
       <c r="F211" t="s">
         <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>