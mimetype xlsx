--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1556,51 +1556,51 @@
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
@@ -1733,71 +1733,71 @@
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>69</v>
       </c>
       <c r="F31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
@@ -1827,108 +1827,108 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>23</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>58</v>
       </c>
       <c r="F39" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>58</v>
       </c>
       <c r="F40" t="s">
@@ -1984,108 +1984,108 @@
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2138,71 +2138,71 @@
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>99</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>45</v>
       </c>
       <c r="F53" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
@@ -2609,71 +2609,71 @@
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>110</v>
       </c>
       <c r="F75" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
@@ -2689,51 +2689,51 @@
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>31</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>23</v>
       </c>
       <c r="F80" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
       <c r="F81" t="s">
@@ -2826,51 +2826,51 @@
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>110</v>
       </c>
       <c r="F86" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>45</v>
       </c>
     </row>
@@ -3040,51 +3040,51 @@
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>163</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>69</v>
       </c>
     </row>
@@ -3254,51 +3254,51 @@
       </c>
       <c r="C108" t="s">
         <v>176</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>58</v>
       </c>
       <c r="F108" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>178</v>
       </c>
       <c r="D109">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>110</v>
       </c>
       <c r="F109" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>179</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>180</v>
       </c>
       <c r="F110" t="s">
@@ -3351,51 +3351,51 @@
       </c>
       <c r="C113" t="s">
         <v>184</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>185</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>23</v>
       </c>
       <c r="F114" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>187</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>31</v>
       </c>
       <c r="F115" t="s">
@@ -3530,68 +3530,68 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="C123" t="s">
         <v>197</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="C124" t="s">
         <v>198</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>199</v>
       </c>
       <c r="D125">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>200</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>110</v>
       </c>
       <c r="F126" t="s">
         <v>111</v>
       </c>
     </row>
@@ -3666,51 +3666,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>207</v>
       </c>
       <c r="D131">
         <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>208</v>
       </c>
       <c r="F131" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>210</v>
       </c>
       <c r="D132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>211</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>180</v>
       </c>
       <c r="F133" t="s">
         <v>212</v>
       </c>
     </row>
@@ -3734,82 +3734,82 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>215</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>31</v>
       </c>
       <c r="F135" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>216</v>
       </c>
       <c r="D136">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>217</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>218</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>31</v>
       </c>
       <c r="F138" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>219</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
@@ -3895,51 +3895,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>226</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>227</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>