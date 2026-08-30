--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -1185,51 +1185,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -1279,51 +1279,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1476,71 +1476,71 @@
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
@@ -1616,51 +1616,51 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>18.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26" t="s">
@@ -1924,51 +1924,51 @@
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>58</v>
       </c>
       <c r="F40" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>58</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -2078,51 +2078,51 @@
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
@@ -2335,51 +2335,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
@@ -2415,51 +2415,51 @@
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>124</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
@@ -2495,51 +2495,51 @@
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71" t="s">
@@ -2589,51 +2589,51 @@
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>110</v>
       </c>
       <c r="F75" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
@@ -2749,91 +2749,91 @@
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>45</v>
       </c>
       <c r="F83" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>110</v>
       </c>
       <c r="F86" t="s">
         <v>113</v>
       </c>
     </row>
@@ -2960,91 +2960,91 @@
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>69</v>
       </c>
       <c r="F94" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>110</v>
       </c>
       <c r="F95" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>160</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
       <c r="F96" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>161</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
@@ -3077,51 +3077,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>165</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>16</v>
       </c>
       <c r="F100" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>167</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>16</v>
       </c>
       <c r="F101" t="s">
@@ -3174,51 +3174,51 @@
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>23</v>
       </c>
       <c r="F104" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>45</v>
       </c>
       <c r="F105" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
@@ -3499,51 +3499,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>195</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>16</v>
       </c>
       <c r="F121" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>196</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="C123" t="s">
         <v>197</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
@@ -3598,51 +3598,51 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>201</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
       <c r="F127" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>203</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>180</v>
       </c>
       <c r="F128" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>205</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>180</v>
       </c>
       <c r="F129" t="s">
         <v>204</v>
       </c>
     </row>
@@ -3878,51 +3878,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>225</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>110</v>
       </c>
       <c r="F144" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>226</v>
       </c>
       <c r="D145">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>227</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>14</v>
       </c>
     </row>