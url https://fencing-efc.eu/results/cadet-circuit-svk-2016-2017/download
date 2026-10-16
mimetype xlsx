--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1299,108 +1299,108 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1416,51 +1416,51 @@
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>33.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>33.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
@@ -1636,51 +1636,51 @@
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>18.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>18.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
       <c r="F27" t="s">
@@ -1696,51 +1696,51 @@
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>61</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
@@ -1773,51 +1773,51 @@
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2198,71 +2198,71 @@
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
@@ -2355,71 +2355,71 @@
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
@@ -2515,51 +2515,51 @@
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2649,51 +2649,51 @@
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>31</v>
       </c>
       <c r="F79" t="s">
@@ -3214,51 +3214,51 @@
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>23</v>
       </c>
       <c r="F107" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>176</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>58</v>
       </c>
       <c r="F108" t="s">
@@ -3311,71 +3311,71 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>182</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>184</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>185</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>23</v>
       </c>
       <c r="F114" t="s">
@@ -3411,122 +3411,122 @@
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>16</v>
       </c>
       <c r="F116" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>190</v>
       </c>
       <c r="D117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>58</v>
       </c>
       <c r="F117" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>191</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>192</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>194</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>110</v>
       </c>
       <c r="F120" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>195</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>16</v>
       </c>
       <c r="F121" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>196</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
@@ -3615,51 +3615,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>203</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>180</v>
       </c>
       <c r="F128" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>205</v>
       </c>
       <c r="D129">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>180</v>
       </c>
       <c r="F129" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="C130" t="s">
         <v>206</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>110</v>
       </c>
       <c r="F130" t="s">
         <v>111</v>
       </c>
     </row>
@@ -3683,51 +3683,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>210</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>211</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>180</v>
       </c>
       <c r="F133" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>213</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>214</v>
       </c>
     </row>
@@ -3813,51 +3813,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>220</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>222</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>58</v>
       </c>
       <c r="F141" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>223</v>
       </c>
       <c r="D142">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>