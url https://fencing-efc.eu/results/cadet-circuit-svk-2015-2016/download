--- v2 (2026-08-30)
+++ v3 (2026-10-17)
@@ -1516,51 +1516,51 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
@@ -1856,71 +1856,71 @@
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>70</v>
       </c>
       <c r="F36" t="s">
@@ -1976,51 +1976,51 @@
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
@@ -2350,51 +2350,51 @@
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
       <c r="F58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>98</v>
       </c>
       <c r="F60" t="s">
         <v>112</v>
       </c>
     </row>
@@ -2507,51 +2507,51 @@
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>83</v>
       </c>
       <c r="F67" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>98</v>
       </c>
       <c r="F68" t="s">
@@ -2627,51 +2627,51 @@
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>132</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
       <c r="F74" t="s">
@@ -2998,51 +2998,51 @@
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>37</v>
       </c>
       <c r="F93" t="s">
@@ -3198,51 +3198,51 @@
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>132</v>
       </c>
       <c r="F101" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
@@ -3292,51 +3292,51 @@
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>132</v>
       </c>
       <c r="F107" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>83</v>
       </c>
       <c r="F108" t="s">
@@ -3429,51 +3429,51 @@
       </c>
       <c r="C113" t="s">
         <v>189</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>77</v>
       </c>
       <c r="F113" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>190</v>
       </c>
       <c r="D114">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>191</v>
       </c>
       <c r="D115">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>98</v>
       </c>
       <c r="F115" t="s">
@@ -3763,51 +3763,51 @@
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>19</v>
       </c>
       <c r="F130" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
@@ -3834,96 +3834,96 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>218</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>132</v>
       </c>
       <c r="F134" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>219</v>
       </c>
       <c r="D135">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>220</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>37</v>
       </c>
       <c r="F137" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>223</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>132</v>
       </c>
       <c r="F138" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>224</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>49</v>
       </c>
       <c r="F139" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4145,51 +4145,51 @@
         <v>242</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>243</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>244</v>
       </c>
       <c r="D154">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>90</v>
       </c>
       <c r="F154" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>245</v>
       </c>
       <c r="D155">
         <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>37</v>
       </c>
       <c r="F155" t="s">
         <v>47</v>
       </c>
     </row>
@@ -4213,51 +4213,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>247</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>77</v>
       </c>
       <c r="F157" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>248</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>250</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
@@ -4309,85 +4309,85 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>254</v>
       </c>
       <c r="D163">
         <v>26</v>
       </c>
       <c r="E163" t="s">
         <v>49</v>
       </c>
       <c r="F163" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>255</v>
       </c>
       <c r="D164">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>77</v>
       </c>
       <c r="F164" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>256</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>90</v>
       </c>
       <c r="F165" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>257</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>37</v>
       </c>
       <c r="F166" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>258</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>37</v>
       </c>
       <c r="F167" t="s">
         <v>259</v>
       </c>
     </row>
@@ -4428,51 +4428,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>263</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>23</v>
       </c>
       <c r="F170" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>264</v>
       </c>
       <c r="D171">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>132</v>
       </c>
       <c r="F171" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>265</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>266</v>
       </c>
     </row>