--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1212,91 +1212,91 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -1389,51 +1389,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
@@ -1626,51 +1626,51 @@
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
@@ -2820,51 +2820,51 @@
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>129</v>
       </c>
       <c r="F85" t="s">
@@ -3017,51 +3017,51 @@
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>161</v>
       </c>
       <c r="F94" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>90</v>
       </c>
       <c r="F95" t="s">
@@ -3137,51 +3137,51 @@
       </c>
       <c r="C99" t="s">
         <v>167</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>86</v>
       </c>
       <c r="F99" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>90</v>
       </c>
       <c r="F100" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
@@ -3608,51 +3608,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>68</v>
       </c>
       <c r="F124" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>27</v>
       </c>
       <c r="F125" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3676,187 +3676,187 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>211</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>86</v>
       </c>
       <c r="F127" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
       <c r="F128" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
       <c r="F129" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>215</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>216</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>68</v>
       </c>
       <c r="F131" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>217</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>74</v>
       </c>
       <c r="F132" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>219</v>
       </c>
       <c r="D133">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>74</v>
       </c>
       <c r="F133" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>79</v>
       </c>
       <c r="F134" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>222</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>74</v>
       </c>
       <c r="F135" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>223</v>
       </c>
       <c r="D136">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>225</v>
       </c>
       <c r="D137">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>83</v>
       </c>
     </row>
@@ -3925,51 +3925,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>231</v>
       </c>
       <c r="D142">
         <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>129</v>
       </c>
       <c r="F142" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>233</v>
       </c>
       <c r="D143">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>90</v>
       </c>
       <c r="F143" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>234</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>68</v>
       </c>
       <c r="F144" t="s">
         <v>208</v>
       </c>
     </row>
@@ -4052,51 +4052,51 @@
         <v>161</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>79</v>
       </c>
       <c r="F151" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>242</v>
       </c>
       <c r="D152">
         <v>27</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="F152" t="s">
         <v>243</v>
       </c>
     </row>