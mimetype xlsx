--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1232,51 +1232,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
@@ -1409,51 +1409,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
@@ -1903,51 +1903,51 @@
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>68</v>
       </c>
       <c r="F39" t="s">
@@ -1963,51 +1963,51 @@
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>74</v>
       </c>
       <c r="F42" t="s">
@@ -2043,51 +2043,51 @@
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>79</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>79</v>
       </c>
       <c r="F45" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
@@ -2303,51 +2303,51 @@
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>79</v>
       </c>
       <c r="F57" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>106</v>
       </c>
       <c r="F59" t="s">
@@ -2423,51 +2423,51 @@
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>86</v>
       </c>
       <c r="F65" t="s">
@@ -2680,51 +2680,51 @@
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>106</v>
       </c>
       <c r="F76" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>90</v>
       </c>
       <c r="F77" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>134</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78" t="s">
@@ -2740,91 +2740,91 @@
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>90</v>
       </c>
       <c r="F79" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>140</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
@@ -2860,91 +2860,91 @@
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>129</v>
       </c>
       <c r="F85" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>74</v>
       </c>
       <c r="F87" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>74</v>
       </c>
       <c r="F89" t="s">
         <v>123</v>
       </c>
     </row>
@@ -2957,51 +2957,51 @@
       </c>
       <c r="C90" t="s">
         <v>153</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>156</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>79</v>
       </c>
       <c r="F92" t="s">
@@ -3057,51 +3057,51 @@
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>90</v>
       </c>
       <c r="F95" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>164</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>74</v>
       </c>
       <c r="F97" t="s">
@@ -3157,91 +3157,91 @@
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>90</v>
       </c>
       <c r="F100" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>156</v>
       </c>
       <c r="F102" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>74</v>
       </c>
       <c r="F103" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
@@ -3337,51 +3337,51 @@
       </c>
       <c r="C109" t="s">
         <v>183</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>74</v>
       </c>
       <c r="F109" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>185</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>186</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
@@ -3397,111 +3397,111 @@
       </c>
       <c r="C112" t="s">
         <v>187</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>106</v>
       </c>
       <c r="F112" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>189</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>191</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>79</v>
       </c>
       <c r="F114" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>193</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>74</v>
       </c>
       <c r="F115" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>195</v>
       </c>
       <c r="D116">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>197</v>
       </c>
       <c r="D117">
         <v>27</v>
       </c>
       <c r="E117" t="s">
         <v>106</v>
       </c>
       <c r="F117" t="s">
@@ -3591,85 +3591,85 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>90</v>
       </c>
       <c r="F122" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>68</v>
       </c>
       <c r="F124" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>27</v>
       </c>
       <c r="F125" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>210</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>126</v>
       </c>
       <c r="F126" t="s">
         <v>127</v>
       </c>
     </row>
@@ -3846,99 +3846,99 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>225</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>226</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>229</v>
       </c>
       <c r="D140">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>68</v>
       </c>
       <c r="F140" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>230</v>
       </c>
       <c r="D141">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>231</v>
       </c>
       <c r="D142">
         <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>129</v>
       </c>
       <c r="F142" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
@@ -4007,51 +4007,51 @@
         <v>69</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>237</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>238</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>126</v>
       </c>
       <c r="F148" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>239</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>