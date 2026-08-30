--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1509,51 +1509,51 @@
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1566,71 +1566,71 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
@@ -1823,51 +1823,51 @@
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
@@ -1923,71 +1923,71 @@
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>68</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -2123,71 +2123,71 @@
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>86</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>90</v>
       </c>
       <c r="F51" t="s">
@@ -2363,71 +2363,71 @@
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>86</v>
       </c>
       <c r="F61" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
@@ -2443,51 +2443,51 @@
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>86</v>
       </c>
       <c r="F65" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
@@ -2800,51 +2800,51 @@
       </c>
       <c r="C82" t="s">
         <v>140</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
@@ -3277,51 +3277,51 @@
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>68</v>
       </c>
       <c r="F106" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>90</v>
       </c>
       <c r="F108" t="s">
@@ -3574,51 +3574,51 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>129</v>
       </c>
       <c r="F121" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>90</v>
       </c>
       <c r="F122" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
@@ -3795,85 +3795,85 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>79</v>
       </c>
       <c r="F134" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>222</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>74</v>
       </c>
       <c r="F135" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>223</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>225</v>
       </c>
       <c r="D137">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>226</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
         <v>227</v>
       </c>
     </row>
@@ -3959,116 +3959,116 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>234</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>68</v>
       </c>
       <c r="F144" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>235</v>
       </c>
       <c r="D145">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>68</v>
       </c>
       <c r="F145" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>236</v>
       </c>
       <c r="D146">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>68</v>
       </c>
       <c r="F146" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>237</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>238</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>126</v>
       </c>
       <c r="F148" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>239</v>
       </c>
       <c r="D149">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>