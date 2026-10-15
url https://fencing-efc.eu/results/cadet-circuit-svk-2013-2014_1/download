--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3193,51 +3193,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -3333,51 +3333,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3427,51 +3427,51 @@
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
@@ -3601,51 +3601,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -3661,91 +3661,91 @@
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
       <c r="F25" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>65</v>
       </c>
       <c r="F28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>68</v>
       </c>
       <c r="F29" t="s">
@@ -3875,51 +3875,51 @@
       </c>
       <c r="C36" t="s">
         <v>80</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>59</v>
       </c>
       <c r="F36" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>82</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4160,51 +4160,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
@@ -4417,51 +4417,51 @@
       </c>
       <c r="C64" t="s">
         <v>126</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>59</v>
       </c>
       <c r="F64" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>128</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4591,51 +4591,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>140</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>141</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" t="s">
@@ -5147,51 +5147,51 @@
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>184</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>176</v>
       </c>
       <c r="F103" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>99</v>
       </c>
       <c r="F104" t="s">
@@ -5281,51 +5281,51 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>193</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>194</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>65</v>
       </c>
       <c r="F110" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>196</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>21</v>
       </c>
       <c r="F111" t="s">
@@ -5361,51 +5361,51 @@
       </c>
       <c r="C113" t="s">
         <v>199</v>
       </c>
       <c r="D113">
         <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>107</v>
       </c>
       <c r="F113" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>201</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>203</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>99</v>
       </c>
       <c r="F115" t="s">
@@ -5498,71 +5498,71 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>209</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>210</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>211</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>59</v>
       </c>
       <c r="F123" t="s">
         <v>127</v>
       </c>
     </row>
@@ -5754,51 +5754,51 @@
         <v>232</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>233</v>
       </c>
       <c r="D134">
         <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>234</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>236</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>237</v>
       </c>
       <c r="F136" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5904,51 +5904,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>65</v>
       </c>
       <c r="F143" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>251</v>
       </c>
       <c r="D144">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>65</v>
       </c>
       <c r="F144" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>253</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>176</v>
       </c>
       <c r="F145" t="s">
         <v>254</v>
       </c>
     </row>
@@ -6099,51 +6099,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>267</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>47</v>
       </c>
       <c r="F155" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>268</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>269</v>
       </c>
       <c r="D157">
         <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>65</v>
       </c>
       <c r="F157" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -6738,51 +6738,51 @@
       </c>
       <c r="C5" t="s">
         <v>313</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>315</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>316</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>139</v>
       </c>
     </row>
@@ -6812,51 +6812,51 @@
       </c>
       <c r="C9" t="s">
         <v>318</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>319</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>320</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>59</v>
       </c>
       <c r="F11" t="s">
@@ -6892,71 +6892,71 @@
       </c>
       <c r="C13" t="s">
         <v>324</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>325</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>326</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>327</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>107</v>
       </c>
       <c r="F16" t="s">
@@ -6992,51 +6992,51 @@
       </c>
       <c r="C18" t="s">
         <v>329</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>330</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>331</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
@@ -7089,51 +7089,51 @@
       </c>
       <c r="C23" t="s">
         <v>335</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>337</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>339</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
@@ -7183,51 +7183,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>342</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>343</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>344</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
@@ -7240,51 +7240,51 @@
       </c>
       <c r="C31" t="s">
         <v>345</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>150</v>
       </c>
       <c r="F31" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>347</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>348</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>33</v>
       </c>
     </row>
@@ -7377,51 +7377,51 @@
       </c>
       <c r="C38" t="s">
         <v>357</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>359</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>360</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -7437,91 +7437,91 @@
       </c>
       <c r="C41" t="s">
         <v>361</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>362</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>364</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>366</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>367</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" t="s">
@@ -7794,51 +7794,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>389</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>390</v>
       </c>
       <c r="D60">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>353</v>
       </c>
       <c r="F60" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>391</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>99</v>
       </c>
       <c r="F61" t="s">
@@ -7854,51 +7854,51 @@
       </c>
       <c r="C62" t="s">
         <v>392</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>394</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>150</v>
       </c>
       <c r="F63" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>395</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>139</v>
       </c>
     </row>
@@ -7951,51 +7951,51 @@
       </c>
       <c r="C67" t="s">
         <v>398</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>400</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>353</v>
       </c>
       <c r="F68" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>402</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>42</v>
       </c>
       <c r="F69" t="s">
@@ -8088,51 +8088,51 @@
       </c>
       <c r="C74" t="s">
         <v>411</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>412</v>
       </c>
       <c r="D75">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>414</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>68</v>
       </c>
       <c r="F76" t="s">
@@ -8239,51 +8239,51 @@
       </c>
       <c r="C82" t="s">
         <v>422</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>423</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>107</v>
       </c>
       <c r="F83" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>425</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
     </row>
@@ -9424,51 +9424,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>503</v>
       </c>
       <c r="D145">
         <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>59</v>
       </c>
       <c r="F145" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>505</v>
       </c>
       <c r="D146">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>506</v>
       </c>
       <c r="D147">
         <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
@@ -9605,51 +9605,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>518</v>
       </c>
       <c r="D156">
         <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>520</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>522</v>
       </c>
       <c r="D158">
         <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>59</v>
       </c>
       <c r="F158" t="s">
         <v>125</v>
       </c>
     </row>
@@ -9916,51 +9916,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>545</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>68</v>
       </c>
       <c r="F175" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>547</v>
       </c>
       <c r="D176">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>68</v>
       </c>
       <c r="F176" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>548</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>549</v>
       </c>
       <c r="F177" t="s">
         <v>550</v>
       </c>
     </row>
@@ -10035,102 +10035,102 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>558</v>
       </c>
       <c r="D182">
         <v>27</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>559</v>
       </c>
       <c r="D183">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E183" t="s">
         <v>59</v>
       </c>
       <c r="F183" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>560</v>
       </c>
       <c r="D184">
         <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>147</v>
       </c>
       <c r="F184" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>562</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>42</v>
       </c>
       <c r="F185" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>564</v>
       </c>
       <c r="D186">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E186" t="s">
         <v>71</v>
       </c>
       <c r="F186" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>566</v>
       </c>
       <c r="D187">
         <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>458</v>
       </c>
       <c r="F187" t="s">
         <v>567</v>
       </c>
     </row>
@@ -10239,51 +10239,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>577</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>24</v>
       </c>
       <c r="F194" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>578</v>
       </c>
       <c r="D195">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E195" t="s">
         <v>39</v>
       </c>
       <c r="F195" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>579</v>
       </c>
       <c r="D196">
         <v>28</v>
       </c>
       <c r="E196" t="s">
         <v>68</v>
       </c>
       <c r="F196" t="s">
         <v>295</v>
       </c>
     </row>
@@ -10341,85 +10341,85 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>584</v>
       </c>
       <c r="D200">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>231</v>
       </c>
       <c r="F200" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>585</v>
       </c>
       <c r="D201">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E201" t="s">
         <v>176</v>
       </c>
       <c r="F201" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>587</v>
       </c>
       <c r="D202">
         <v>28</v>
       </c>
       <c r="E202" t="s">
         <v>552</v>
       </c>
       <c r="F202" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>588</v>
       </c>
       <c r="D203">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E203" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>589</v>
       </c>
       <c r="D204">
         <v>29</v>
       </c>
       <c r="E204" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>590</v>
@@ -10530,51 +10530,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>601</v>
       </c>
       <c r="D212">
         <v>28</v>
       </c>
       <c r="E212" t="s">
         <v>68</v>
       </c>
       <c r="F212" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>602</v>
       </c>
       <c r="D213">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E213" t="s">
         <v>21</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>603</v>
       </c>
       <c r="D214">
         <v>29</v>
       </c>
       <c r="E214" t="s">
         <v>24</v>
       </c>
       <c r="F214" t="s">
         <v>413</v>
       </c>
     </row>
@@ -10598,51 +10598,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>605</v>
       </c>
       <c r="D216">
         <v>29</v>
       </c>
       <c r="E216" t="s">
         <v>24</v>
       </c>
       <c r="F216" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>607</v>
       </c>
       <c r="D217">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E217" t="s">
         <v>27</v>
       </c>
       <c r="F217" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>608</v>
       </c>
       <c r="D218">
         <v>29</v>
       </c>
       <c r="E218" t="s">
         <v>65</v>
       </c>
       <c r="F218" t="s">
         <v>609</v>
       </c>
     </row>
@@ -10810,96 +10810,96 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="C229" t="s">
         <v>624</v>
       </c>
       <c r="D229">
         <v>26</v>
       </c>
       <c r="E229" t="s">
         <v>42</v>
       </c>
       <c r="F229" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="C230" t="s">
         <v>625</v>
       </c>
       <c r="D230">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E230" t="s">
         <v>626</v>
       </c>
       <c r="F230" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>229</v>
       </c>
       <c r="C231" t="s">
         <v>628</v>
       </c>
       <c r="D231">
         <v>27</v>
       </c>
       <c r="E231" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>629</v>
       </c>
       <c r="D232">
         <v>28</v>
       </c>
       <c r="E232" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>630</v>
       </c>
       <c r="D233">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E233" t="s">
         <v>176</v>
       </c>
       <c r="F233" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>631</v>
       </c>
       <c r="D234">
         <v>27</v>
       </c>
       <c r="E234" t="s">
         <v>278</v>
       </c>
       <c r="F234" t="s">
         <v>632</v>
       </c>
     </row>
@@ -11146,99 +11146,99 @@
     <row r="250" spans="1:6">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="C250" t="s">
         <v>650</v>
       </c>
       <c r="D250">
         <v>29</v>
       </c>
       <c r="E250" t="s">
         <v>168</v>
       </c>
       <c r="F250" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="C251" t="s">
         <v>652</v>
       </c>
       <c r="D251">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E251" t="s">
         <v>47</v>
       </c>
       <c r="F251" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="C252" t="s">
         <v>654</v>
       </c>
       <c r="D252">
         <v>26</v>
       </c>
       <c r="E252" t="s">
         <v>42</v>
       </c>
       <c r="F252" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="C253" t="s">
         <v>655</v>
       </c>
       <c r="D253">
         <v>27</v>
       </c>
       <c r="E253" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>252</v>
       </c>
       <c r="C254" t="s">
         <v>656</v>
       </c>
       <c r="D254">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E254" t="s">
         <v>231</v>
       </c>
       <c r="F254" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="C255" t="s">
         <v>657</v>
       </c>
       <c r="D255">
         <v>27</v>
       </c>
       <c r="E255" t="s">
         <v>107</v>
       </c>
       <c r="F255" t="s">
         <v>227</v>
       </c>
     </row>
@@ -11327,51 +11327,51 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="C261" t="s">
         <v>664</v>
       </c>
       <c r="D261">
         <v>27</v>
       </c>
       <c r="E261" t="s">
         <v>68</v>
       </c>
       <c r="F261" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>260</v>
       </c>
       <c r="C262" t="s">
         <v>665</v>
       </c>
       <c r="D262">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E262" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="C263" t="s">
         <v>666</v>
       </c>
       <c r="D263">
         <v>29</v>
       </c>
       <c r="E263" t="s">
         <v>107</v>
       </c>
       <c r="F263" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>262</v>
@@ -11389,51 +11389,51 @@
         <v>576</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="C265" t="s">
         <v>668</v>
       </c>
       <c r="D265">
         <v>28</v>
       </c>
       <c r="E265" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="C266" t="s">
         <v>669</v>
       </c>
       <c r="D266">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E266" t="s">
         <v>248</v>
       </c>
       <c r="F266" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>265</v>
       </c>
       <c r="C267" t="s">
         <v>670</v>
       </c>
       <c r="D267">
         <v>27</v>
       </c>
       <c r="E267" t="s">
         <v>21</v>
       </c>
       <c r="F267" t="s">
         <v>74</v>
       </c>
     </row>
@@ -11754,131 +11754,131 @@
       </c>
       <c r="C13" t="s">
         <v>690</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>691</v>
       </c>
       <c r="F13" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>693</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>695</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>697</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>698</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>699</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>700</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -12071,51 +12071,51 @@
       </c>
       <c r="C29" t="s">
         <v>713</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>715</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>716</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
@@ -12636,51 +12636,51 @@
       </c>
       <c r="C58" t="s">
         <v>754</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>755</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>756</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
@@ -12690,51 +12690,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>757</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>758</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>759</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>176</v>
       </c>
       <c r="F63" t="s">
@@ -13044,51 +13044,51 @@
       </c>
       <c r="C79" t="s">
         <v>781</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>782</v>
       </c>
       <c r="F79" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>784</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>752</v>
       </c>
       <c r="F80" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>786</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>150</v>
       </c>
     </row>
@@ -13138,51 +13138,51 @@
       </c>
       <c r="C84" t="s">
         <v>790</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>691</v>
       </c>
       <c r="F84" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>791</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>793</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>68</v>
       </c>
       <c r="F86" t="s">
@@ -13446,71 +13446,71 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>813</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>814</v>
       </c>
       <c r="D101">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>691</v>
       </c>
       <c r="F101" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>815</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>21</v>
       </c>
       <c r="F102" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>816</v>
       </c>
       <c r="D103">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
@@ -13837,51 +13837,51 @@
       </c>
       <c r="C120" t="s">
         <v>838</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>47</v>
       </c>
       <c r="F120" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>840</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>42</v>
       </c>
       <c r="F121" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>842</v>
       </c>
       <c r="D122">
         <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
@@ -14243,51 +14243,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>872</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>626</v>
       </c>
       <c r="F143" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>873</v>
       </c>
       <c r="D144">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>107</v>
       </c>
       <c r="F144" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>493</v>
       </c>
       <c r="D145">
         <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>18</v>
       </c>
       <c r="F145" t="s">
         <v>19</v>
       </c>
     </row>
@@ -14356,51 +14356,51 @@
         <v>878</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>594</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>879</v>
       </c>
       <c r="D151">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>68</v>
       </c>
       <c r="F151" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>880</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>176</v>
       </c>
       <c r="F152" t="s">
         <v>881</v>
       </c>
     </row>
@@ -14455,102 +14455,102 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>885</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>176</v>
       </c>
       <c r="F156" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>886</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>176</v>
       </c>
       <c r="F157" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>887</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>176</v>
       </c>
       <c r="F158" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>888</v>
       </c>
       <c r="D159">
         <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>176</v>
       </c>
       <c r="F159" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>889</v>
       </c>
       <c r="D160">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>890</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>176</v>
       </c>
       <c r="F161" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
@@ -14588,51 +14588,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>893</v>
       </c>
       <c r="D164">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>47</v>
       </c>
       <c r="F164" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>894</v>
       </c>
       <c r="D165">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>42</v>
       </c>
       <c r="F165" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>895</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
@@ -14803,68 +14803,68 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>908</v>
       </c>
       <c r="D177">
         <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>150</v>
       </c>
       <c r="F177" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>909</v>
       </c>
       <c r="D178">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>107</v>
       </c>
       <c r="F178" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>910</v>
       </c>
       <c r="D179">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>21</v>
       </c>
       <c r="F179" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>631</v>
       </c>
       <c r="D180">
         <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>278</v>
       </c>
       <c r="F180" t="s">
         <v>632</v>
       </c>
     </row>