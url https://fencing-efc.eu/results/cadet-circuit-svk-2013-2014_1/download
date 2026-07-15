--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -3313,51 +3313,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3387,71 +3387,71 @@
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -3487,51 +3487,51 @@
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
@@ -3741,51 +3741,51 @@
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>68</v>
       </c>
       <c r="F29" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>72</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
@@ -3895,85 +3895,85 @@
       </c>
       <c r="C37" t="s">
         <v>82</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -4006,71 +4006,71 @@
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>59</v>
       </c>
       <c r="F45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
@@ -4180,71 +4180,71 @@
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>107</v>
       </c>
       <c r="F54" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
@@ -4317,51 +4317,51 @@
       </c>
       <c r="C59" t="s">
         <v>117</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>118</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>59</v>
       </c>
       <c r="F60" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>120</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>65</v>
       </c>
       <c r="F61" t="s">
@@ -4377,51 +4377,51 @@
       </c>
       <c r="C62" t="s">
         <v>122</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>124</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>59</v>
       </c>
       <c r="F63" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>126</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>59</v>
       </c>
       <c r="F64" t="s">
@@ -4474,71 +4474,71 @@
       </c>
       <c r="C67" t="s">
         <v>130</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>59</v>
       </c>
       <c r="F69" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>59</v>
       </c>
       <c r="F70" t="s">
@@ -4574,51 +4574,51 @@
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>140</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>24</v>
       </c>
       <c r="F74" t="s">
         <v>55</v>
       </c>
     </row>
@@ -4671,51 +4671,51 @@
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>47</v>
       </c>
       <c r="F77" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>146</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>147</v>
       </c>
       <c r="F79" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4728,51 +4728,51 @@
       </c>
       <c r="C80" t="s">
         <v>149</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>150</v>
       </c>
       <c r="F80" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>152</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>153</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" t="s">
@@ -4959,51 +4959,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>169</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>18</v>
       </c>
       <c r="F93" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>170</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>71</v>
       </c>
     </row>
@@ -5127,51 +5127,51 @@
       </c>
       <c r="C101" t="s">
         <v>181</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>176</v>
       </c>
       <c r="F101" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>184</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>176</v>
       </c>
       <c r="F103" t="s">
@@ -5264,88 +5264,88 @@
       </c>
       <c r="C108" t="s">
         <v>192</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>147</v>
       </c>
       <c r="F108" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>193</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>194</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>65</v>
       </c>
       <c r="F110" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>196</v>
       </c>
       <c r="D111">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>21</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>197</v>
       </c>
       <c r="D112">
         <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>42</v>
       </c>
       <c r="F112" t="s">
@@ -5555,51 +5555,51 @@
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>59</v>
       </c>
       <c r="F123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>213</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>176</v>
       </c>
       <c r="F124" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>215</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" t="s">
@@ -5870,51 +5870,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>245</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>47</v>
       </c>
       <c r="F141" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>247</v>
       </c>
       <c r="D142">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
         <v>248</v>
       </c>
       <c r="F142" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>65</v>
       </c>
       <c r="F143" t="s">
         <v>195</v>
       </c>
     </row>
@@ -5952,68 +5952,68 @@
         <v>254</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>255</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>256</v>
       </c>
       <c r="D147">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>257</v>
       </c>
       <c r="F147" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>258</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>176</v>
       </c>
       <c r="F148" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>259</v>
       </c>
       <c r="D149">
         <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>21</v>
       </c>
       <c r="F149" t="s">
         <v>110</v>
       </c>
     </row>
@@ -6037,51 +6037,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>262</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>21</v>
       </c>
       <c r="F151" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>263</v>
       </c>
       <c r="D152">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>264</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
@@ -6367,51 +6367,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>288</v>
       </c>
       <c r="D172">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>289</v>
       </c>
       <c r="D173">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>248</v>
       </c>
       <c r="F173" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>290</v>
       </c>
       <c r="D174">
         <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
@@ -6584,51 +6584,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>306</v>
       </c>
       <c r="D186">
         <v>28</v>
       </c>
       <c r="E186" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>307</v>
       </c>
       <c r="D187">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -6698,51 +6698,51 @@
       </c>
       <c r="C3" t="s">
         <v>309</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>311</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>313</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -6932,51 +6932,51 @@
       </c>
       <c r="C15" t="s">
         <v>326</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>327</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>107</v>
       </c>
       <c r="F16" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>328</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
@@ -7012,51 +7012,51 @@
       </c>
       <c r="C19" t="s">
         <v>330</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>331</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>332</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7277,51 +7277,51 @@
       </c>
       <c r="C33" t="s">
         <v>348</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>349</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>350</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>107</v>
       </c>
       <c r="F35" t="s">
@@ -7397,71 +7397,71 @@
       </c>
       <c r="C39" t="s">
         <v>359</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>360</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>361</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>362</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42" t="s">
@@ -7617,51 +7617,51 @@
       </c>
       <c r="C50" t="s">
         <v>376</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>176</v>
       </c>
       <c r="F50" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>377</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>378</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
@@ -7677,51 +7677,51 @@
       </c>
       <c r="C53" t="s">
         <v>379</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>381</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>383</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
       <c r="F55" t="s">
@@ -7737,91 +7737,91 @@
       </c>
       <c r="C56" t="s">
         <v>385</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>387</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>65</v>
       </c>
       <c r="F57" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>388</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>99</v>
       </c>
       <c r="F58" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>389</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>390</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>353</v>
       </c>
       <c r="F60" t="s">
         <v>354</v>
       </c>
     </row>
@@ -8276,51 +8276,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>425</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>426</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>427</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>248</v>
       </c>
       <c r="F86" t="s">
         <v>249</v>
       </c>
     </row>
@@ -8670,51 +8670,51 @@
       </c>
       <c r="C104" t="s">
         <v>452</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>21</v>
       </c>
       <c r="F104" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>454</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>455</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
     </row>
@@ -8984,91 +8984,91 @@
       </c>
       <c r="C120" t="s">
         <v>474</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>476</v>
       </c>
       <c r="D121">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>477</v>
       </c>
       <c r="D122">
         <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>59</v>
       </c>
       <c r="F122" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>478</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>21</v>
       </c>
       <c r="F123" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>479</v>
       </c>
       <c r="D124">
         <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>47</v>
       </c>
       <c r="F124" t="s">
@@ -9081,111 +9081,111 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>480</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>481</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>65</v>
       </c>
       <c r="F126" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>482</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>278</v>
       </c>
       <c r="F127" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>484</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>21</v>
       </c>
       <c r="F128" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>485</v>
       </c>
       <c r="D129">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>65</v>
       </c>
       <c r="F129" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>486</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>314</v>
       </c>
     </row>
@@ -9209,215 +9209,215 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>488</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>150</v>
       </c>
       <c r="F132" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>489</v>
       </c>
       <c r="D133">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>490</v>
       </c>
       <c r="D134">
         <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>491</v>
       </c>
       <c r="D135">
         <v>27</v>
       </c>
       <c r="E135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>492</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>99</v>
       </c>
       <c r="F136" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>493</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>18</v>
       </c>
       <c r="F137" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>494</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>353</v>
       </c>
       <c r="F138" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>495</v>
       </c>
       <c r="D139">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>21</v>
       </c>
       <c r="F139" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>496</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>27</v>
       </c>
       <c r="F140" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>498</v>
       </c>
       <c r="D141">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>499</v>
       </c>
       <c r="D142">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>500</v>
       </c>
       <c r="D143">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>107</v>
       </c>
       <c r="F143" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>502</v>
       </c>
       <c r="D144">
         <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>21</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
     </row>
@@ -9523,102 +9523,102 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>512</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>150</v>
       </c>
       <c r="F151" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>513</v>
       </c>
       <c r="D152">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>42</v>
       </c>
       <c r="F152" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>514</v>
       </c>
       <c r="D153">
         <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>147</v>
       </c>
       <c r="F153" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>515</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>517</v>
       </c>
       <c r="D155">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>518</v>
       </c>
       <c r="D156">
         <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
@@ -9690,68 +9690,68 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>526</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>42</v>
       </c>
       <c r="F161" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>527</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>176</v>
       </c>
       <c r="F162" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>528</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>529</v>
       </c>
       <c r="F163" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>531</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>47</v>
       </c>
       <c r="F164" t="s">
         <v>48</v>
       </c>
     </row>
@@ -9803,119 +9803,119 @@
         <v>536</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>537</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>538</v>
       </c>
       <c r="D169">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>68</v>
       </c>
       <c r="F169" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>539</v>
       </c>
       <c r="D170">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>541</v>
       </c>
       <c r="D171">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E171" t="s">
         <v>176</v>
       </c>
       <c r="F171" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>542</v>
       </c>
       <c r="D172">
         <v>29</v>
       </c>
       <c r="E172" t="s">
         <v>47</v>
       </c>
       <c r="F172" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>543</v>
       </c>
       <c r="D173">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>544</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>545</v>
@@ -10052,153 +10052,153 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>559</v>
       </c>
       <c r="D183">
         <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>59</v>
       </c>
       <c r="F183" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>560</v>
       </c>
       <c r="D184">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>147</v>
       </c>
       <c r="F184" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>562</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>42</v>
       </c>
       <c r="F185" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>564</v>
       </c>
       <c r="D186">
         <v>27</v>
       </c>
       <c r="E186" t="s">
         <v>71</v>
       </c>
       <c r="F186" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>566</v>
       </c>
       <c r="D187">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>458</v>
       </c>
       <c r="F187" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>568</v>
       </c>
       <c r="D188">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>59</v>
       </c>
       <c r="F188" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>570</v>
       </c>
       <c r="D189">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E189" t="s">
         <v>147</v>
       </c>
       <c r="F189" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>571</v>
       </c>
       <c r="D190">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E190" t="s">
         <v>107</v>
       </c>
       <c r="F190" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>573</v>
       </c>
       <c r="D191">
         <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>382</v>
       </c>
     </row>
@@ -10222,85 +10222,85 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>575</v>
       </c>
       <c r="D193">
         <v>28</v>
       </c>
       <c r="E193" t="s">
         <v>68</v>
       </c>
       <c r="F193" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>577</v>
       </c>
       <c r="D194">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>24</v>
       </c>
       <c r="F194" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>578</v>
       </c>
       <c r="D195">
         <v>28</v>
       </c>
       <c r="E195" t="s">
         <v>39</v>
       </c>
       <c r="F195" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>579</v>
       </c>
       <c r="D196">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E196" t="s">
         <v>68</v>
       </c>
       <c r="F196" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>580</v>
       </c>
       <c r="D197">
         <v>29</v>
       </c>
       <c r="E197" t="s">
         <v>68</v>
       </c>
       <c r="F197" t="s">
         <v>295</v>
       </c>
     </row>
@@ -10358,96 +10358,96 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>585</v>
       </c>
       <c r="D201">
         <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>176</v>
       </c>
       <c r="F201" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>587</v>
       </c>
       <c r="D202">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E202" t="s">
         <v>552</v>
       </c>
       <c r="F202" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>588</v>
       </c>
       <c r="D203">
         <v>27</v>
       </c>
       <c r="E203" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>589</v>
       </c>
       <c r="D204">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E204" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>590</v>
       </c>
       <c r="D205">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E205" t="s">
         <v>71</v>
       </c>
       <c r="F205" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>592</v>
       </c>
       <c r="D206">
         <v>29</v>
       </c>
       <c r="E206" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
@@ -10564,51 +10564,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>603</v>
       </c>
       <c r="D214">
         <v>29</v>
       </c>
       <c r="E214" t="s">
         <v>24</v>
       </c>
       <c r="F214" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>604</v>
       </c>
       <c r="D215">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E215" t="s">
         <v>21</v>
       </c>
       <c r="F215" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>605</v>
       </c>
       <c r="D216">
         <v>29</v>
       </c>
       <c r="E216" t="s">
         <v>24</v>
       </c>
       <c r="F216" t="s">
         <v>606</v>
       </c>
     </row>
@@ -11019,51 +11019,51 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>641</v>
       </c>
       <c r="D242">
         <v>26</v>
       </c>
       <c r="E242" t="s">
         <v>150</v>
       </c>
       <c r="F242" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="C243" t="s">
         <v>642</v>
       </c>
       <c r="D243">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E243" t="s">
         <v>21</v>
       </c>
       <c r="F243" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="C244" t="s">
         <v>643</v>
       </c>
       <c r="D244">
         <v>27</v>
       </c>
       <c r="E244" t="s">
         <v>107</v>
       </c>
       <c r="F244" t="s">
         <v>227</v>
       </c>
     </row>
@@ -11228,51 +11228,51 @@
     <row r="255" spans="1:6">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="C255" t="s">
         <v>657</v>
       </c>
       <c r="D255">
         <v>27</v>
       </c>
       <c r="E255" t="s">
         <v>107</v>
       </c>
       <c r="F255" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="C256" t="s">
         <v>658</v>
       </c>
       <c r="D256">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E256" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="C257" t="s">
         <v>659</v>
       </c>
       <c r="D257">
         <v>27</v>
       </c>
       <c r="E257" t="s">
         <v>68</v>
       </c>
       <c r="F257" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>256</v>
@@ -11574,111 +11574,111 @@
       </c>
       <c r="C4" t="s">
         <v>676</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>677</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>679</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>680</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>681</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>683</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>71</v>
       </c>
       <c r="F9" t="s">
@@ -11874,51 +11874,51 @@
       </c>
       <c r="C19" t="s">
         <v>700</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>701</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>702</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>678</v>
       </c>
     </row>
@@ -11991,51 +11991,51 @@
       </c>
       <c r="C25" t="s">
         <v>707</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>708</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>710</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
@@ -12325,51 +12325,51 @@
       </c>
       <c r="C42" t="s">
         <v>730</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>732</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>734</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>150</v>
       </c>
     </row>
@@ -12422,51 +12422,51 @@
       </c>
       <c r="C47" t="s">
         <v>737</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>739</v>
       </c>
       <c r="D48">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>740</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>626</v>
       </c>
       <c r="F49" t="s">
@@ -12482,51 +12482,51 @@
       </c>
       <c r="C50" t="s">
         <v>742</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>743</v>
       </c>
       <c r="D51">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>744</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>139</v>
       </c>
     </row>
@@ -12596,51 +12596,51 @@
       </c>
       <c r="C56" t="s">
         <v>749</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>751</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>752</v>
       </c>
       <c r="F57" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>754</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
@@ -12790,51 +12790,51 @@
       </c>
       <c r="C66" t="s">
         <v>764</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>765</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>691</v>
       </c>
       <c r="F67" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>767</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
@@ -12907,51 +12907,51 @@
       </c>
       <c r="C72" t="s">
         <v>772</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>626</v>
       </c>
       <c r="F72" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>774</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>775</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>71</v>
       </c>
     </row>
@@ -12984,51 +12984,51 @@
       </c>
       <c r="C76" t="s">
         <v>777</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>779</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>47</v>
       </c>
       <c r="F77" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>780</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
@@ -13101,68 +13101,68 @@
       </c>
       <c r="C82" t="s">
         <v>787</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>789</v>
       </c>
       <c r="D83">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>790</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>691</v>
       </c>
       <c r="F84" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>791</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
@@ -13198,51 +13198,51 @@
       </c>
       <c r="C87" t="s">
         <v>794</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>782</v>
       </c>
       <c r="F87" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>795</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>797</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>71</v>
       </c>
     </row>
@@ -13315,51 +13315,51 @@
       </c>
       <c r="C93" t="s">
         <v>802</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>804</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>805</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>150</v>
       </c>
     </row>
@@ -13546,108 +13546,108 @@
       </c>
       <c r="C105" t="s">
         <v>818</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>42</v>
       </c>
       <c r="F105" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>819</v>
       </c>
       <c r="D106">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>820</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>822</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>150</v>
       </c>
       <c r="F108" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>824</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>24</v>
       </c>
       <c r="F109" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>825</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
       <c r="F110" t="s">
@@ -13697,51 +13697,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>829</v>
       </c>
       <c r="D113">
         <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>830</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>549</v>
       </c>
       <c r="F114" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>832</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
@@ -13757,51 +13757,51 @@
       </c>
       <c r="C116" t="s">
         <v>833</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>834</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>752</v>
       </c>
       <c r="F117" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>835</v>
       </c>
       <c r="D118">
         <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>150</v>
       </c>
       <c r="F118" t="s">
@@ -13817,131 +13817,131 @@
       </c>
       <c r="C119" t="s">
         <v>836</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>626</v>
       </c>
       <c r="F119" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>838</v>
       </c>
       <c r="D120">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>47</v>
       </c>
       <c r="F120" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>840</v>
       </c>
       <c r="D121">
         <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>42</v>
       </c>
       <c r="F121" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>842</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>843</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>21</v>
       </c>
       <c r="F123" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>844</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>626</v>
       </c>
       <c r="F124" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>846</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>42</v>
       </c>
       <c r="F125" t="s">
@@ -13994,201 +13994,201 @@
       </c>
       <c r="C128" t="s">
         <v>850</v>
       </c>
       <c r="D128">
         <v>29</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="F128" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>852</v>
       </c>
       <c r="D129">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>21</v>
       </c>
       <c r="F129" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>853</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>855</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>782</v>
       </c>
       <c r="F131" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>856</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>626</v>
       </c>
       <c r="F132" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>857</v>
       </c>
       <c r="D133">
         <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>107</v>
       </c>
       <c r="F133" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>859</v>
       </c>
       <c r="D134">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>176</v>
       </c>
       <c r="F134" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>861</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>862</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>176</v>
       </c>
       <c r="F136" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>863</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>47</v>
       </c>
       <c r="F137" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>864</v>
       </c>
       <c r="D138">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>865</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
@@ -14390,82 +14390,82 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>880</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>176</v>
       </c>
       <c r="F152" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>882</v>
       </c>
       <c r="D153">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>39</v>
       </c>
       <c r="F153" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>883</v>
       </c>
       <c r="D154">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E154" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>884</v>
       </c>
       <c r="D155">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>150</v>
       </c>
       <c r="F155" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>885</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>176</v>
       </c>
       <c r="F156" t="s">
         <v>586</v>
       </c>
     </row>
@@ -14520,51 +14520,51 @@
         <v>760</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>889</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>890</v>
       </c>
       <c r="D161">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>176</v>
       </c>
       <c r="F161" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>891</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>782</v>
       </c>
       <c r="F162" t="s">
         <v>783</v>
       </c>
     </row>
@@ -14636,201 +14636,201 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>896</v>
       </c>
       <c r="D167">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>24</v>
       </c>
       <c r="F167" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>897</v>
       </c>
       <c r="D168">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>107</v>
       </c>
       <c r="F168" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>898</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>899</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>107</v>
       </c>
       <c r="F170" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>900</v>
       </c>
       <c r="D171">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>68</v>
       </c>
       <c r="F171" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>901</v>
       </c>
       <c r="D172">
         <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>21</v>
       </c>
       <c r="F172" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>902</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>21</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>903</v>
       </c>
       <c r="D174">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>904</v>
       </c>
       <c r="D175">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>47</v>
       </c>
       <c r="F175" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>906</v>
       </c>
       <c r="D176">
         <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>42</v>
       </c>
       <c r="F176" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>908</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>150</v>
       </c>
       <c r="F177" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>909</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>107</v>
       </c>
       <c r="F178" t="s">
         <v>858</v>
       </c>
     </row>