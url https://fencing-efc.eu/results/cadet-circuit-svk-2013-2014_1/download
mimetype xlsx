--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -3213,51 +3213,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -3447,51 +3447,51 @@
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
@@ -3507,108 +3507,108 @@
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3621,51 +3621,51 @@
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
       <c r="F25" t="s">
@@ -3721,51 +3721,51 @@
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>65</v>
       </c>
       <c r="F28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>68</v>
       </c>
       <c r="F29" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3815,51 +3815,51 @@
       </c>
       <c r="C33" t="s">
         <v>75</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
@@ -4103,91 +4103,91 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>97</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>98</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>99</v>
       </c>
       <c r="F49" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4554,51 +4554,51 @@
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>139</v>
       </c>
     </row>
@@ -4748,51 +4748,51 @@
       </c>
       <c r="C81" t="s">
         <v>152</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>153</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>24</v>
       </c>
       <c r="F82" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>154</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
@@ -4848,51 +4848,51 @@
       </c>
       <c r="C86" t="s">
         <v>159</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>59</v>
       </c>
       <c r="F86" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>160</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>161</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4942,51 +4942,51 @@
       </c>
       <c r="C91" t="s">
         <v>166</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>21</v>
       </c>
       <c r="F91" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>169</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>18</v>
       </c>
       <c r="F93" t="s">
         <v>19</v>
       </c>
     </row>
@@ -4996,51 +4996,51 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>170</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
         <v>173</v>
       </c>
     </row>
@@ -5167,51 +5167,51 @@
       </c>
       <c r="C103" t="s">
         <v>184</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>176</v>
       </c>
       <c r="F103" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>99</v>
       </c>
       <c r="F104" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>188</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>18</v>
       </c>
       <c r="F105" t="s">
@@ -5227,51 +5227,51 @@
       </c>
       <c r="C106" t="s">
         <v>190</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>191</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>192</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>147</v>
       </c>
       <c r="F108" t="s">
         <v>148</v>
       </c>
     </row>
@@ -5635,51 +5635,51 @@
       </c>
       <c r="C127" t="s">
         <v>218</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>220</v>
       </c>
       <c r="D128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>222</v>
       </c>
       <c r="D129">
         <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>107</v>
       </c>
       <c r="F129" t="s">
@@ -5706,51 +5706,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>226</v>
       </c>
       <c r="D131">
         <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>107</v>
       </c>
       <c r="F131" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>228</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>59</v>
       </c>
       <c r="F132" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>230</v>
       </c>
       <c r="D133">
         <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>231</v>
       </c>
       <c r="F133" t="s">
         <v>232</v>
       </c>
     </row>
@@ -6178,85 +6178,85 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>272</v>
       </c>
       <c r="D160">
         <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>59</v>
       </c>
       <c r="F160" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>273</v>
       </c>
       <c r="D161">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>248</v>
       </c>
       <c r="F161" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>274</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>107</v>
       </c>
       <c r="F162" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>275</v>
       </c>
       <c r="D163">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>99</v>
       </c>
       <c r="F163" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>277</v>
       </c>
       <c r="D164">
         <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
@@ -6291,65 +6291,65 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>282</v>
       </c>
       <c r="D167">
         <v>28</v>
       </c>
       <c r="E167" t="s">
         <v>107</v>
       </c>
       <c r="F167" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>284</v>
       </c>
       <c r="D168">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>285</v>
       </c>
       <c r="D169">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>176</v>
       </c>
       <c r="F169" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>286</v>
       </c>
       <c r="D170">
         <v>27</v>
       </c>
       <c r="E170" t="s">
         <v>42</v>
       </c>
       <c r="F170" t="s">
         <v>198</v>
       </c>
     </row>
@@ -6384,51 +6384,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>289</v>
       </c>
       <c r="D173">
         <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>248</v>
       </c>
       <c r="F173" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>290</v>
       </c>
       <c r="D174">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>291</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>71</v>
       </c>
       <c r="F175" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
@@ -6570,51 +6570,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>305</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>306</v>
       </c>
       <c r="D186">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>307</v>
       </c>
       <c r="D187">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -6872,51 +6872,51 @@
       </c>
       <c r="C12" t="s">
         <v>322</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>324</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>325</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -6972,51 +6972,51 @@
       </c>
       <c r="C17" t="s">
         <v>328</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>329</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>330</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
@@ -7032,51 +7032,51 @@
       </c>
       <c r="C20" t="s">
         <v>331</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>332</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>333</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>334</v>
       </c>
     </row>
@@ -7317,51 +7317,51 @@
       </c>
       <c r="C35" t="s">
         <v>350</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>107</v>
       </c>
       <c r="F35" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>352</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>353</v>
       </c>
       <c r="F36" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>355</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
@@ -7657,51 +7657,51 @@
       </c>
       <c r="C52" t="s">
         <v>378</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>379</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>381</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
@@ -7834,51 +7834,51 @@
       </c>
       <c r="C61" t="s">
         <v>391</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>99</v>
       </c>
       <c r="F61" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>392</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>394</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>150</v>
       </c>
       <c r="F63" t="s">
@@ -7891,91 +7891,91 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>395</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>396</v>
       </c>
       <c r="D65">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>397</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>398</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>400</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>353</v>
       </c>
       <c r="F68" t="s">
@@ -8168,51 +8168,51 @@
       </c>
       <c r="C78" t="s">
         <v>417</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>42</v>
       </c>
       <c r="F78" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>419</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>420</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
@@ -8370,51 +8370,51 @@
       </c>
       <c r="C89" t="s">
         <v>431</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>42</v>
       </c>
       <c r="F89" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>432</v>
       </c>
       <c r="D90">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>147</v>
       </c>
       <c r="F90" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>433</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
@@ -8530,51 +8530,51 @@
       </c>
       <c r="C97" t="s">
         <v>443</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>445</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>446</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>176</v>
       </c>
       <c r="F99" t="s">
@@ -8590,51 +8590,51 @@
       </c>
       <c r="C100" t="s">
         <v>447</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>448</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>68</v>
       </c>
       <c r="F101" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>449</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
@@ -8650,51 +8650,51 @@
       </c>
       <c r="C103" t="s">
         <v>451</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>452</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>21</v>
       </c>
       <c r="F104" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>454</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
       <c r="F105" t="s">
@@ -8707,51 +8707,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>455</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>456</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>59</v>
       </c>
       <c r="F107" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>457</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>458</v>
       </c>
       <c r="F108" t="s">
@@ -9226,68 +9226,68 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>489</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>490</v>
       </c>
       <c r="D134">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>491</v>
       </c>
       <c r="D135">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>492</v>
       </c>
       <c r="D136">
         <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>99</v>
       </c>
       <c r="F136" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
@@ -9489,51 +9489,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>509</v>
       </c>
       <c r="D149">
         <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>150</v>
       </c>
       <c r="F149" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>511</v>
       </c>
       <c r="D150">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>512</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>150</v>
       </c>
       <c r="F151" t="s">
         <v>510</v>
       </c>
     </row>
@@ -9885,99 +9885,99 @@
         <v>246</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>543</v>
       </c>
       <c r="D173">
         <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>544</v>
       </c>
       <c r="D174">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>545</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>68</v>
       </c>
       <c r="F175" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>547</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>68</v>
       </c>
       <c r="F176" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>548</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>549</v>
       </c>
       <c r="F177" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>551</v>
       </c>
       <c r="D178">
         <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>552</v>
       </c>
       <c r="F178" t="s">
         <v>553</v>
       </c>
     </row>
@@ -10171,51 +10171,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>571</v>
       </c>
       <c r="D190">
         <v>29</v>
       </c>
       <c r="E190" t="s">
         <v>107</v>
       </c>
       <c r="F190" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>573</v>
       </c>
       <c r="D191">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>574</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>99</v>
       </c>
       <c r="F192" t="s">
         <v>524</v>
       </c>
     </row>
@@ -10324,51 +10324,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>582</v>
       </c>
       <c r="D199">
         <v>28</v>
       </c>
       <c r="E199" t="s">
         <v>59</v>
       </c>
       <c r="F199" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>584</v>
       </c>
       <c r="D200">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>231</v>
       </c>
       <c r="F200" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>585</v>
       </c>
       <c r="D201">
         <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>176</v>
       </c>
       <c r="F201" t="s">
         <v>586</v>
       </c>
     </row>
@@ -10615,68 +10615,68 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>607</v>
       </c>
       <c r="D217">
         <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>27</v>
       </c>
       <c r="F217" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>608</v>
       </c>
       <c r="D218">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E218" t="s">
         <v>65</v>
       </c>
       <c r="F218" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="C219" t="s">
         <v>610</v>
       </c>
       <c r="D219">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E219" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>611</v>
       </c>
       <c r="D220">
         <v>27</v>
       </c>
       <c r="E220" t="s">
         <v>278</v>
       </c>
       <c r="F220" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
@@ -10748,51 +10748,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>617</v>
       </c>
       <c r="D225">
         <v>27</v>
       </c>
       <c r="E225" t="s">
         <v>618</v>
       </c>
       <c r="F225" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>620</v>
       </c>
       <c r="D226">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E226" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>621</v>
       </c>
       <c r="D227">
         <v>29</v>
       </c>
       <c r="E227" t="s">
         <v>59</v>
       </c>
       <c r="F227" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>227</v>
@@ -10872,68 +10872,68 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>630</v>
       </c>
       <c r="D233">
         <v>27</v>
       </c>
       <c r="E233" t="s">
         <v>176</v>
       </c>
       <c r="F233" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>631</v>
       </c>
       <c r="D234">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E234" t="s">
         <v>278</v>
       </c>
       <c r="F234" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>633</v>
       </c>
       <c r="D235">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E235" t="s">
         <v>47</v>
       </c>
       <c r="F235" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>634</v>
       </c>
       <c r="D236">
         <v>28</v>
       </c>
       <c r="E236" t="s">
         <v>68</v>
       </c>
       <c r="F236" t="s">
         <v>69</v>
       </c>
     </row>
@@ -10971,51 +10971,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>237</v>
       </c>
       <c r="C239" t="s">
         <v>637</v>
       </c>
       <c r="D239">
         <v>29</v>
       </c>
       <c r="E239" t="s">
         <v>168</v>
       </c>
       <c r="F239" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="C240" t="s">
         <v>639</v>
       </c>
       <c r="D240">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E240" t="s">
         <v>552</v>
       </c>
       <c r="F240" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>640</v>
       </c>
       <c r="D241">
         <v>27</v>
       </c>
       <c r="E241" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>241</v>
@@ -11129,51 +11129,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="C249" t="s">
         <v>649</v>
       </c>
       <c r="D249">
         <v>29</v>
       </c>
       <c r="E249" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="C250" t="s">
         <v>650</v>
       </c>
       <c r="D250">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E250" t="s">
         <v>168</v>
       </c>
       <c r="F250" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="C251" t="s">
         <v>652</v>
       </c>
       <c r="D251">
         <v>28</v>
       </c>
       <c r="E251" t="s">
         <v>47</v>
       </c>
       <c r="F251" t="s">
         <v>653</v>
       </c>
     </row>
@@ -11259,51 +11259,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="C257" t="s">
         <v>659</v>
       </c>
       <c r="D257">
         <v>27</v>
       </c>
       <c r="E257" t="s">
         <v>68</v>
       </c>
       <c r="F257" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>256</v>
       </c>
       <c r="C258" t="s">
         <v>660</v>
       </c>
       <c r="D258">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E258" t="s">
         <v>68</v>
       </c>
       <c r="F258" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="C259" t="s">
         <v>661</v>
       </c>
       <c r="D259">
         <v>27</v>
       </c>
       <c r="E259" t="s">
         <v>150</v>
       </c>
       <c r="F259" t="s">
         <v>662</v>
       </c>
     </row>
@@ -11437,51 +11437,51 @@
         <v>74</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>265</v>
       </c>
       <c r="C268" t="s">
         <v>671</v>
       </c>
       <c r="D268">
         <v>26</v>
       </c>
       <c r="E268" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="C269" t="s">
         <v>672</v>
       </c>
       <c r="D269">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E269" t="s">
         <v>71</v>
       </c>
       <c r="F269" t="s">
         <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11674,51 +11674,51 @@
       </c>
       <c r="C9" t="s">
         <v>683</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>71</v>
       </c>
       <c r="F9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>684</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>686</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
@@ -11734,51 +11734,51 @@
       </c>
       <c r="C12" t="s">
         <v>688</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>690</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>691</v>
       </c>
       <c r="F13" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>693</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -11814,51 +11814,51 @@
       </c>
       <c r="C16" t="s">
         <v>697</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>698</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>699</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
@@ -11891,51 +11891,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>701</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>702</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>703</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
@@ -12088,51 +12088,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>715</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>716</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>717</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -12576,51 +12576,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>748</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>749</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>751</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>752</v>
       </c>
       <c r="F57" t="s">
@@ -12887,51 +12887,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>771</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>772</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>626</v>
       </c>
       <c r="F72" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>774</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" t="s">
@@ -13275,51 +13275,51 @@
       </c>
       <c r="C91" t="s">
         <v>799</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>801</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>802</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
@@ -13717,51 +13717,51 @@
       </c>
       <c r="C114" t="s">
         <v>830</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>549</v>
       </c>
       <c r="F114" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>832</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>833</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" t="s">
@@ -14192,51 +14192,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>867</v>
       </c>
       <c r="D140">
         <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>107</v>
       </c>
       <c r="F140" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>869</v>
       </c>
       <c r="D141">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>21</v>
       </c>
       <c r="F141" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>870</v>
       </c>
       <c r="D142">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>47</v>
       </c>
       <c r="F142" t="s">
         <v>871</v>
       </c>
     </row>
@@ -14571,51 +14571,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>892</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>107</v>
       </c>
       <c r="F163" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>893</v>
       </c>
       <c r="D164">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>47</v>
       </c>
       <c r="F164" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>894</v>
       </c>
       <c r="D165">
         <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>42</v>
       </c>
       <c r="F165" t="s">
         <v>198</v>
       </c>
     </row>
@@ -14752,51 +14752,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>903</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>904</v>
       </c>
       <c r="D175">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>47</v>
       </c>
       <c r="F175" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>906</v>
       </c>
       <c r="D176">
         <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>42</v>
       </c>
       <c r="F176" t="s">
         <v>907</v>
       </c>
     </row>
@@ -14837,51 +14837,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>910</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>21</v>
       </c>
       <c r="F179" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>631</v>
       </c>
       <c r="D180">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>278</v>
       </c>
       <c r="F180" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>911</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>21</v>
       </c>
       <c r="F181" t="s">
         <v>706</v>
       </c>
     </row>