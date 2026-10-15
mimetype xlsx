--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1096,51 +1096,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1196,71 +1196,71 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
@@ -1316,51 +1316,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1513,51 +1513,51 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
@@ -2084,91 +2084,91 @@
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
       <c r="F55" t="s">
@@ -2304,51 +2304,51 @@
       </c>
       <c r="C62" t="s">
         <v>101</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>19</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>104</v>
       </c>
     </row>
@@ -2478,51 +2478,51 @@
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>53</v>
       </c>
       <c r="F72" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>116</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>117</v>
       </c>
       <c r="F73" t="s">
@@ -2538,51 +2538,51 @@
       </c>
       <c r="C74" t="s">
         <v>119</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>28</v>
       </c>
       <c r="F74" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
@@ -2938,51 +2938,51 @@
       </c>
       <c r="C94" t="s">
         <v>149</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
       <c r="F94" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>150</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>151</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>152</v>
       </c>
       <c r="F96" t="s">
@@ -3058,91 +3058,91 @@
       </c>
       <c r="C100" t="s">
         <v>159</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>53</v>
       </c>
       <c r="F100" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>160</v>
       </c>
       <c r="D101">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>135</v>
       </c>
       <c r="F101" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>62</v>
       </c>
       <c r="F102" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
       <c r="F103" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>166</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
@@ -3238,51 +3238,51 @@
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>16</v>
       </c>
       <c r="F109" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>174</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>135</v>
       </c>
       <c r="F110" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>176</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>28</v>
       </c>
       <c r="F111" t="s">
@@ -3360,85 +3360,85 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>184</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>28</v>
       </c>
       <c r="F116" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>186</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>16</v>
       </c>
       <c r="F117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>152</v>
       </c>
       <c r="F119" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>62</v>
       </c>
       <c r="F120" t="s">
         <v>191</v>
       </c>
     </row>
@@ -3530,65 +3530,65 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>198</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>182</v>
       </c>
       <c r="F126" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>201</v>
       </c>
       <c r="D128">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>152</v>
       </c>
       <c r="F128" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>62</v>
       </c>
       <c r="F129" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3612,51 +3612,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>62</v>
       </c>
       <c r="F131" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>205</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>53</v>
       </c>
       <c r="F132" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>206</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
@@ -3742,102 +3742,102 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>135</v>
       </c>
       <c r="F139" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>215</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>135</v>
       </c>
       <c r="F140" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>22</v>
       </c>
       <c r="F141" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>218</v>
       </c>
       <c r="D142">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>22</v>
       </c>
       <c r="F142" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>219</v>
       </c>
       <c r="D143">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>22</v>
       </c>
       <c r="F143" t="s">
         <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>