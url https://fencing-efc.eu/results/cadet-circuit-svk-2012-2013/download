--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1249,51 +1249,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
@@ -1309,51 +1309,51 @@
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1446,71 +1446,71 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
@@ -1766,51 +1766,51 @@
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>38</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -2086,51 +2086,51 @@
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>80</v>
       </c>
       <c r="F47" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>88</v>
       </c>
     </row>
@@ -2143,51 +2143,51 @@
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51" t="s">
         <v>92</v>
       </c>
     </row>
@@ -2380,51 +2380,51 @@
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>19</v>
       </c>
       <c r="F62" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
@@ -2537,51 +2537,51 @@
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>117</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>118</v>
       </c>
     </row>
@@ -2674,51 +2674,51 @@
       </c>
       <c r="C76" t="s">
         <v>125</v>
       </c>
       <c r="D76">
         <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>127</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
@@ -2854,71 +2854,71 @@
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>38</v>
       </c>
       <c r="F85" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>141</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>142</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>80</v>
       </c>
       <c r="F87" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>143</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>80</v>
       </c>
       <c r="F88" t="s">
@@ -2994,51 +2994,51 @@
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>118</v>
       </c>
       <c r="F92" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>151</v>
       </c>
       <c r="D93">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
@@ -3191,71 +3191,71 @@
       </c>
       <c r="C102" t="s">
         <v>167</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>169</v>
       </c>
       <c r="F103" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>171</v>
       </c>
       <c r="D104">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>148</v>
       </c>
       <c r="F105" t="s">
@@ -3485,51 +3485,51 @@
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>187</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>189</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
@@ -3676,51 +3676,51 @@
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>2.0</v>
       </c>
       <c r="C128" t="s">
         <v>201</v>
       </c>
       <c r="D128">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>203</v>
       </c>
       <c r="F129" t="s">
@@ -3815,51 +3815,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>213</v>
       </c>
       <c r="D135">
         <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>214</v>
       </c>
       <c r="D136">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>118</v>
       </c>
       <c r="F136" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>216</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
@@ -3897,51 +3897,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>221</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>118</v>
       </c>
       <c r="F140" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>222</v>
       </c>
       <c r="D141">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>118</v>
       </c>
       <c r="F141" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>224</v>
       </c>
       <c r="D142">
         <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>16</v>
       </c>
       <c r="F142" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4016,51 +4016,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>231</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>169</v>
       </c>
       <c r="F147" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>233</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>61</v>
       </c>
       <c r="F148" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>234</v>
       </c>
       <c r="D149">
         <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>38</v>
       </c>
       <c r="F149" t="s">
         <v>131</v>
       </c>
     </row>
@@ -4098,85 +4098,85 @@
         <v>62</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>238</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>239</v>
       </c>
       <c r="D153">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>118</v>
       </c>
       <c r="F153" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>241</v>
       </c>
       <c r="D154">
         <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>72</v>
       </c>
       <c r="F154" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>242</v>
       </c>
       <c r="D155">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>118</v>
       </c>
       <c r="F155" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>243</v>
       </c>
       <c r="D156">
         <v>27</v>
       </c>
       <c r="E156" t="s">
         <v>118</v>
       </c>
       <c r="F156" t="s">
         <v>223</v>
       </c>
     </row>
@@ -4231,85 +4231,85 @@
         <v>131</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>247</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>248</v>
       </c>
       <c r="D161">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>169</v>
       </c>
       <c r="F161" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>249</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>169</v>
       </c>
       <c r="F162" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>250</v>
       </c>
       <c r="D163">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>169</v>
       </c>
       <c r="F163" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>251</v>
       </c>
       <c r="D164">
         <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>