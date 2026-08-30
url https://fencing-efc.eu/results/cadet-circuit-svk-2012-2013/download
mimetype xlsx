--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1329,51 +1329,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
@@ -1426,51 +1426,51 @@
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
@@ -1506,91 +1506,91 @@
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
@@ -1706,51 +1706,51 @@
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>57</v>
       </c>
       <c r="F29" t="s">
@@ -1786,51 +1786,51 @@
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
@@ -1986,51 +1986,51 @@
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>80</v>
       </c>
       <c r="F43" t="s">
@@ -2594,51 +2594,51 @@
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>118</v>
       </c>
       <c r="F72" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>121</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
@@ -2694,51 +2694,51 @@
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>127</v>
       </c>
       <c r="D78">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79" t="s">
@@ -2754,51 +2754,51 @@
       </c>
       <c r="C80" t="s">
         <v>130</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>38</v>
       </c>
       <c r="F80" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>132</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>61</v>
       </c>
       <c r="F81" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>133</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>134</v>
       </c>
       <c r="F82" t="s">
@@ -2834,51 +2834,51 @@
       </c>
       <c r="C84" t="s">
         <v>137</v>
       </c>
       <c r="D84">
         <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>19</v>
       </c>
       <c r="F84" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>38</v>
       </c>
       <c r="F85" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>141</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86" t="s">
@@ -3014,51 +3014,51 @@
       </c>
       <c r="C93" t="s">
         <v>151</v>
       </c>
       <c r="D93">
         <v>29</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3331,91 +3331,91 @@
       </c>
       <c r="C109" t="s">
         <v>178</v>
       </c>
       <c r="D109">
         <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>148</v>
       </c>
       <c r="F109" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>2.0</v>
       </c>
       <c r="C110" t="s">
         <v>179</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>2.0</v>
       </c>
       <c r="C111" t="s">
         <v>180</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>61</v>
       </c>
       <c r="F111" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>181</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>182</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
@@ -3451,51 +3451,51 @@
       </c>
       <c r="C115" t="s">
         <v>185</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>118</v>
       </c>
       <c r="F115" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>186</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>187</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
@@ -3519,71 +3519,71 @@
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>189</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>118</v>
       </c>
       <c r="F120" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
       <c r="F122" t="s">
@@ -3781,51 +3781,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>210</v>
       </c>
       <c r="D133">
         <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="F133" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>211</v>
       </c>
       <c r="D134">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>118</v>
       </c>
       <c r="F134" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>213</v>
       </c>
       <c r="D135">
         <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3846,51 +3846,51 @@
         <v>215</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>216</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>217</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>38</v>
       </c>
       <c r="F138" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>218</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>219</v>
       </c>
       <c r="F139" t="s">
         <v>220</v>
       </c>
     </row>
@@ -3931,51 +3931,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>224</v>
       </c>
       <c r="D142">
         <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>16</v>
       </c>
       <c r="F142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>225</v>
       </c>
       <c r="D143">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>169</v>
       </c>
       <c r="F143" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>226</v>
       </c>
       <c r="D144">
         <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>148</v>
       </c>
       <c r="F144" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4067,51 +4067,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>235</v>
       </c>
       <c r="D150">
         <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>169</v>
       </c>
       <c r="F150" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>237</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>61</v>
       </c>
       <c r="F151" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>238</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
@@ -4313,51 +4313,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>252</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>118</v>
       </c>
       <c r="F165" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>254</v>
       </c>
       <c r="D166">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>118</v>
       </c>
       <c r="F166" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>255</v>
       </c>
       <c r="D167">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>169</v>
       </c>
       <c r="F167" t="s">
         <v>236</v>
       </c>
     </row>