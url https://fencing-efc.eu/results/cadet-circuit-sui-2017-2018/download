--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -972,51 +972,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -1112,51 +1112,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1266,91 +1266,91 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
@@ -1406,51 +1406,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>47</v>
       </c>
       <c r="F26" t="s">
@@ -1463,51 +1463,51 @@
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>41</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
@@ -1520,88 +1520,88 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>47</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
@@ -1654,131 +1654,131 @@
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>41</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>41</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>41</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>41</v>
       </c>
       <c r="F41" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
@@ -1811,51 +1811,51 @@
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>92</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>47</v>
       </c>
       <c r="F47" t="s">
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>105</v>
       </c>
       <c r="F53" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>107</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>75</v>
       </c>
       <c r="F54" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -2028,51 +2028,51 @@
       </c>
       <c r="C56" t="s">
         <v>110</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>41</v>
       </c>
       <c r="F57" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>41</v>
       </c>
       <c r="F58" t="s">
@@ -2128,51 +2128,51 @@
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>75</v>
       </c>
       <c r="F63" t="s">
@@ -2419,91 +2419,91 @@
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>144</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>41</v>
       </c>
       <c r="F77" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>146</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>41</v>
       </c>
       <c r="F80" t="s">
@@ -2693,108 +2693,108 @@
       </c>
       <c r="C90" t="s">
         <v>162</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
       <c r="F90" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>41</v>
       </c>
       <c r="F91" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>141</v>
       </c>
       <c r="F92" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>166</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>41</v>
       </c>
       <c r="F94" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>167</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>41</v>
       </c>
     </row>