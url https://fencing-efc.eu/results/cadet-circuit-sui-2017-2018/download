--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -952,51 +952,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1092,51 +1092,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1366,71 +1366,71 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>41</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1540,125 +1540,125 @@
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>47</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>41</v>
       </c>
       <c r="F37" t="s">
@@ -2048,51 +2048,51 @@
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>41</v>
       </c>
       <c r="F57" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>41</v>
       </c>
       <c r="F58" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>41</v>
       </c>
       <c r="F59" t="s">
@@ -2108,91 +2108,91 @@
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>41</v>
       </c>
       <c r="F60" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>75</v>
       </c>
       <c r="F63" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2225,51 +2225,51 @@
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>123</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68" t="s">
         <v>127</v>
       </c>
     </row>
@@ -2302,51 +2302,51 @@
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>75</v>
       </c>
       <c r="F70" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>41</v>
       </c>
       <c r="F72" t="s">
@@ -2499,91 +2499,91 @@
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>41</v>
       </c>
       <c r="F80" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>149</v>
       </c>
       <c r="D81">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>141</v>
       </c>
       <c r="F82" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>141</v>
       </c>
       <c r="F84" t="s">
         <v>142</v>
       </c>
     </row>
@@ -2713,51 +2713,51 @@
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>41</v>
       </c>
       <c r="F91" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>141</v>
       </c>
       <c r="F92" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>41</v>
       </c>
     </row>