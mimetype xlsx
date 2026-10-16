--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -963,51 +963,51 @@
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>80.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -1223,51 +1223,51 @@
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="B19">
         <v>20.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20">
         <v>20.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1317,91 +1317,91 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -1574,51 +1574,51 @@
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>10.0</v>
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>69</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>10.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
       <c r="F38" t="s">
@@ -1971,51 +1971,51 @@
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>52</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
@@ -2145,51 +2145,51 @@
       </c>
       <c r="C65" t="s">
         <v>126</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
@@ -2473,51 +2473,51 @@
       </c>
       <c r="C82" t="s">
         <v>149</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>66</v>
       </c>
       <c r="F82" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>26</v>
       </c>
       <c r="F83" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>78</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">