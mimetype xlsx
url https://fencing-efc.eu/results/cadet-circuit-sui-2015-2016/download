--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -925,51 +925,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1122,51 +1122,51 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1236,51 +1236,51 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
@@ -1336,51 +1336,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1433,51 +1433,51 @@
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
@@ -1493,51 +1493,51 @@
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
@@ -1590,51 +1590,51 @@
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
       <c r="F37" t="s">
@@ -1907,51 +1907,51 @@
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
@@ -2027,51 +2027,51 @@
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>106</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>108</v>
       </c>
       <c r="F59" t="s">
@@ -2107,51 +2107,51 @@
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>100</v>
       </c>
       <c r="F62" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
@@ -2224,51 +2224,51 @@
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
       <c r="F67" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>125</v>
       </c>
       <c r="F68" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
       <c r="F69" t="s">