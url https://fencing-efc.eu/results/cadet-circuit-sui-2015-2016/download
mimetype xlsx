--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -965,148 +965,148 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1256,91 +1256,91 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1393,51 +1393,51 @@
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>53</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
@@ -1610,91 +1610,91 @@
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
@@ -1730,51 +1730,51 @@
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>53</v>
       </c>
       <c r="F42" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
@@ -1850,68 +1850,68 @@
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51" t="s">
@@ -2067,51 +2067,51 @@
       </c>
       <c r="C59" t="s">
         <v>107</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>108</v>
       </c>
       <c r="F59" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>51</v>
       </c>
       <c r="F60" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
@@ -2187,51 +2187,51 @@
       </c>
       <c r="C65" t="s">
         <v>120</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>121</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
       <c r="F67" t="s">
         <v>123</v>
       </c>
     </row>
@@ -2244,51 +2244,51 @@
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>125</v>
       </c>
       <c r="F68" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
       <c r="F69" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2341,51 +2341,51 @@
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>132</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>135</v>
       </c>
       <c r="F74" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
@@ -2418,51 +2418,51 @@
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>141</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>142</v>
       </c>
       <c r="F78" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
@@ -2572,51 +2572,51 @@
       </c>
       <c r="C85" t="s">
         <v>152</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>153</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>154</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
@@ -2632,51 +2632,51 @@
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>29</v>
       </c>
       <c r="F88" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.5</v>
       </c>
       <c r="C89" t="s">
         <v>158</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
       <c r="F89" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>159</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2706,51 +2706,51 @@
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>161</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>162</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>51</v>
       </c>
       <c r="F93" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>164</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>142</v>
       </c>
       <c r="F94" t="s">
@@ -2786,51 +2786,51 @@
       </c>
       <c r="C96" t="s">
         <v>167</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>142</v>
       </c>
       <c r="F96" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>2.5</v>
       </c>
       <c r="C97" t="s">
         <v>168</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>142</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.5</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>142</v>
       </c>
       <c r="F98" t="s">