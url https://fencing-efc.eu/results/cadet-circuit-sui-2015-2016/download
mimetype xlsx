--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1316,51 +1316,51 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -1413,51 +1413,51 @@
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
@@ -1533,51 +1533,51 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>69</v>
       </c>
     </row>
@@ -1670,51 +1670,51 @@
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
@@ -1830,51 +1830,51 @@
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1947,51 +1947,51 @@
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>100</v>
       </c>
       <c r="F54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
@@ -2204,51 +2204,51 @@
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>121</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
       <c r="F67" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>125</v>
       </c>
       <c r="F68" t="s">
@@ -2301,51 +2301,51 @@
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>132</v>
       </c>
       <c r="F73" t="s">
@@ -2401,51 +2401,51 @@
       </c>
       <c r="C76" t="s">
         <v>138</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>51</v>
       </c>
       <c r="F76" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>141</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>142</v>
       </c>
       <c r="F78" t="s">
         <v>143</v>
       </c>
     </row>
@@ -2495,51 +2495,51 @@
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>147</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>148</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>150</v>
       </c>
     </row>
@@ -2652,88 +2652,88 @@
       </c>
       <c r="C89" t="s">
         <v>158</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
       <c r="F89" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>159</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>160</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>161</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2.5</v>
       </c>
       <c r="C93" t="s">
         <v>162</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>51</v>
       </c>
       <c r="F93" t="s">
         <v>163</v>
       </c>
     </row>
@@ -2746,51 +2746,51 @@
       </c>
       <c r="C94" t="s">
         <v>164</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>142</v>
       </c>
       <c r="F94" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>166</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>142</v>
       </c>
       <c r="F95" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>167</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>142</v>
       </c>
       <c r="F96" t="s">