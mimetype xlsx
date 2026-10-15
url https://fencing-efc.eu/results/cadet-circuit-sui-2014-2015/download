--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -845,51 +845,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -965,51 +965,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1542,128 +1542,128 @@
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44" t="s">
@@ -1853,51 +1853,51 @@
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2052,51 +2052,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>124</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>110</v>
       </c>
     </row>
@@ -2185,51 +2185,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
       <c r="F74" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>