--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1017,71 +1017,71 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1891,51 +1891,51 @@
       </c>
       <c r="C52" t="s">
         <v>108</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>109</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>78</v>
       </c>
       <c r="F53" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>111</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
@@ -2091,51 +2091,51 @@
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>124</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2345,51 +2345,51 @@
       </c>
       <c r="C75" t="s">
         <v>139</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>140</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>78</v>
       </c>
       <c r="F76" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2478,51 +2478,51 @@
         <v>112</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>25</v>
       </c>
       <c r="F84" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>25</v>
       </c>
       <c r="F85" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2557,51 +2557,51 @@
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>154</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>25</v>
       </c>
       <c r="F90" t="s">
         <v>61</v>
       </c>
     </row>