--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -927,91 +927,91 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
@@ -1301,51 +1301,51 @@
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
@@ -1421,151 +1421,151 @@
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -1761,51 +1761,51 @@
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>89</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
@@ -1841,51 +1841,51 @@
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
@@ -1961,51 +1961,51 @@
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>102</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
@@ -2261,111 +2261,111 @@
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>74</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77" t="s">
@@ -2461,91 +2461,91 @@
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>139</v>
       </c>
       <c r="D84">
         <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>140</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>141</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86" t="s">