--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1067,51 +1067,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1167,51 +1167,51 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -1224,71 +1224,71 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
     </row>
@@ -1321,51 +1321,51 @@
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
@@ -2041,51 +2041,51 @@
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
       <c r="F63" t="s">