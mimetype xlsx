--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2078,51 +2078,51 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2317,51 +2317,51 @@
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2391,51 +2391,51 @@
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -2451,142 +2451,142 @@
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2804,51 +2804,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
@@ -2958,51 +2958,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>86</v>
       </c>
       <c r="F51" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
     </row>
@@ -3115,51 +3115,51 @@
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>100</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3172,51 +3172,51 @@
       </c>
       <c r="C61" t="s">
         <v>101</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>103</v>
       </c>
       <c r="F62" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>105</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>86</v>
       </c>
       <c r="F63" t="s">
@@ -3523,51 +3523,51 @@
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>60</v>
       </c>
       <c r="F79" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
@@ -3700,51 +3700,51 @@
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>60</v>
       </c>
       <c r="F88" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
@@ -3811,51 +3811,51 @@
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>38</v>
       </c>
       <c r="F94" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>155</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4139,51 +4139,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>181</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>108</v>
       </c>
       <c r="F113" t="s">
@@ -4665,51 +4665,51 @@
         <v>86</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>215</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>38</v>
       </c>
       <c r="F141" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>166</v>
       </c>
       <c r="F142" t="s">
         <v>167</v>
       </c>
     </row>
@@ -4829,51 +4829,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>228</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>162</v>
       </c>
       <c r="F150" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>229</v>
       </c>
       <c r="D151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>86</v>
       </c>
       <c r="F151" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>231</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>86</v>
       </c>
       <c r="F152" t="s">
         <v>130</v>
       </c>
     </row>
@@ -5251,51 +5251,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>260</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>261</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -5456,51 +5456,51 @@
       </c>
       <c r="C12" t="s">
         <v>270</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>272</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>273</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>86</v>
       </c>
       <c r="F14" t="s">
         <v>274</v>
       </c>
     </row>
@@ -5627,51 +5627,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>283</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>284</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>285</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
     </row>
@@ -5681,51 +5681,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>286</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>287</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>288</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>190</v>
       </c>
       <c r="F26" t="s">
@@ -5795,51 +5795,51 @@
       </c>
       <c r="C30" t="s">
         <v>293</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>294</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>295</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
@@ -5946,51 +5946,51 @@
       </c>
       <c r="C38" t="s">
         <v>301</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>38</v>
       </c>
       <c r="F38" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>302</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>303</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
       <c r="F40" t="s">
@@ -6177,51 +6177,51 @@
       </c>
       <c r="C50" t="s">
         <v>316</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>86</v>
       </c>
       <c r="F50" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>318</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>319</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>38</v>
       </c>
       <c r="F52" t="s">
@@ -6357,51 +6357,51 @@
       </c>
       <c r="C59" t="s">
         <v>330</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>38</v>
       </c>
       <c r="F59" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>331</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>332</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
@@ -6417,71 +6417,71 @@
       </c>
       <c r="C62" t="s">
         <v>334</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>60</v>
       </c>
       <c r="F62" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>336</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>108</v>
       </c>
       <c r="F63" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>338</v>
       </c>
       <c r="D64">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>339</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>340</v>
       </c>
       <c r="F65" t="s">
         <v>341</v>
       </c>
     </row>
@@ -6665,51 +6665,51 @@
       </c>
       <c r="C75" t="s">
         <v>352</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>353</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>354</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6996,162 +6996,162 @@
       </c>
       <c r="C92" t="s">
         <v>376</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>190</v>
       </c>
       <c r="F92" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>378</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>38</v>
       </c>
       <c r="F93" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>379</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>86</v>
       </c>
       <c r="F94" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>380</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>381</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>382</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>383</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>384</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>60</v>
       </c>
       <c r="F99" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>385</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>86</v>
       </c>
       <c r="F100" t="s">
@@ -7284,51 +7284,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>393</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>394</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>395</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>50</v>
       </c>
       <c r="F109" t="s">
@@ -7378,51 +7378,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>398</v>
       </c>
       <c r="D112">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>399</v>
       </c>
       <c r="D113">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>86</v>
       </c>
       <c r="F113" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>400</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>86</v>
       </c>
       <c r="F114" t="s">
@@ -7927,51 +7927,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>435</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>162</v>
       </c>
       <c r="F142" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>436</v>
       </c>
       <c r="D143">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>437</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>50</v>
       </c>
       <c r="F144" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>