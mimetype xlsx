--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1990,51 +1990,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2127,51 +2127,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2278,51 +2278,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -2338,51 +2338,51 @@
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
@@ -2452,51 +2452,51 @@
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
@@ -2532,71 +2532,71 @@
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -2652,51 +2652,51 @@
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>69</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
@@ -2712,51 +2712,51 @@
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
@@ -3177,51 +3177,51 @@
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>108</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>109</v>
       </c>
       <c r="F63" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>112</v>
       </c>
       <c r="F64" t="s">
@@ -3237,51 +3237,51 @@
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>77</v>
       </c>
       <c r="F65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
       <c r="F67" t="s">
@@ -3294,51 +3294,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>122</v>
       </c>
     </row>
@@ -3442,51 +3442,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>112</v>
       </c>
       <c r="F77" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>31</v>
       </c>
       <c r="F78" t="s">
@@ -3579,51 +3579,51 @@
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>143</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
       <c r="F85" t="s">
@@ -3653,51 +3653,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>145</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>146</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>112</v>
       </c>
       <c r="F88" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>82</v>
       </c>
     </row>
@@ -3807,168 +3807,168 @@
       </c>
       <c r="C95" t="s">
         <v>155</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>156</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>157</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>158</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>31</v>
       </c>
       <c r="F98" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>160</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>161</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>162</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>69</v>
       </c>
       <c r="F102" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>165</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>69</v>
       </c>
       <c r="F103" t="s">
@@ -4004,51 +4004,51 @@
       </c>
       <c r="C105" t="s">
         <v>167</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>69</v>
       </c>
       <c r="F105" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>169</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>22</v>
       </c>
       <c r="F106" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>171</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>172</v>
       </c>
       <c r="F107" t="s">
@@ -4264,51 +4264,51 @@
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>69</v>
       </c>
       <c r="F118" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>190</v>
       </c>
       <c r="D119">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>191</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>192</v>
       </c>
       <c r="F120" t="s">
@@ -4613,51 +4613,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>218</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>69</v>
       </c>
       <c r="F138" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>220</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>17</v>
       </c>
       <c r="F139" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>221</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>112</v>
       </c>
       <c r="F140" t="s">
         <v>181</v>
       </c>
     </row>
@@ -4746,85 +4746,85 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>229</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>230</v>
       </c>
       <c r="D147">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>17</v>
       </c>
       <c r="F147" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>232</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>31</v>
       </c>
       <c r="F148" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>233</v>
       </c>
       <c r="D149">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>172</v>
       </c>
       <c r="F149" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>234</v>
       </c>
       <c r="D150">
         <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>22</v>
       </c>
       <c r="F150" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4992,51 +4992,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>247</v>
       </c>
       <c r="D161">
         <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>69</v>
       </c>
       <c r="F161" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>248</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>249</v>
       </c>
       <c r="F162" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>251</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>77</v>
       </c>
       <c r="F163" t="s">
         <v>126</v>
       </c>
     </row>
@@ -5157,51 +5157,51 @@
       </c>
       <c r="C2" t="s">
         <v>255</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>256</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>258</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -5217,51 +5217,51 @@
       </c>
       <c r="C5" t="s">
         <v>259</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>260</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>261</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -5585,51 +5585,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>283</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>284</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>285</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
@@ -5716,51 +5716,51 @@
       </c>
       <c r="C31" t="s">
         <v>292</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>22</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>293</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>294</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
@@ -5776,91 +5776,91 @@
       </c>
       <c r="C34" t="s">
         <v>296</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>298</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>299</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>289</v>
       </c>
       <c r="F36" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>301</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>303</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>304</v>
       </c>
       <c r="F38" t="s">
@@ -6053,51 +6053,51 @@
       </c>
       <c r="C48" t="s">
         <v>315</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>31</v>
       </c>
       <c r="F48" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>316</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>317</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -6110,91 +6110,91 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>318</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>319</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>321</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
       <c r="F53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>322</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>77</v>
       </c>
       <c r="F54" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>324</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
@@ -6489,51 +6489,51 @@
       </c>
       <c r="C71" t="s">
         <v>341</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>342</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>29</v>
       </c>
       <c r="F72" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>344</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>25</v>
       </c>
     </row>
@@ -6623,51 +6623,51 @@
       </c>
       <c r="C78" t="s">
         <v>350</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>22</v>
       </c>
       <c r="F78" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>351</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>352</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>54</v>
       </c>
     </row>
@@ -6680,91 +6680,91 @@
       </c>
       <c r="C81" t="s">
         <v>353</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>355</v>
       </c>
       <c r="D82">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>356</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>109</v>
       </c>
       <c r="F83" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>358</v>
       </c>
       <c r="D84">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>359</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>360</v>
       </c>
       <c r="F85" t="s">
         <v>361</v>
       </c>
     </row>
@@ -6794,128 +6794,128 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>364</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>365</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>366</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>367</v>
       </c>
       <c r="D90">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>368</v>
       </c>
       <c r="F90" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>370</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>371</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>192</v>
       </c>
       <c r="F92" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>372</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
     </row>
@@ -7065,91 +7065,91 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>381</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>382</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>383</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>384</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>22</v>
       </c>
       <c r="F104" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>385</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
@@ -7325,71 +7325,71 @@
       </c>
       <c r="C114" t="s">
         <v>398</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>112</v>
       </c>
       <c r="F114" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>399</v>
       </c>
       <c r="D115">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>112</v>
       </c>
       <c r="F115" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>400</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>401</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>172</v>
       </c>
       <c r="F117" t="s">
         <v>402</v>
       </c>
     </row>
@@ -7482,51 +7482,51 @@
       </c>
       <c r="C122" t="s">
         <v>409</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>410</v>
       </c>
       <c r="D123">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>69</v>
       </c>
       <c r="F123" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>411</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" t="s">
@@ -7667,51 +7667,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>423</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>69</v>
       </c>
       <c r="F132" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>424</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>69</v>
       </c>
       <c r="F133" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>425</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>172</v>
       </c>
       <c r="F134" t="s">
         <v>402</v>
       </c>
     </row>
@@ -7769,99 +7769,99 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>429</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>112</v>
       </c>
       <c r="F138" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>430</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>431</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>31</v>
       </c>
       <c r="F140" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>433</v>
       </c>
       <c r="D141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>17</v>
       </c>
       <c r="F141" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>434</v>
       </c>
       <c r="D142">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>435</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>54</v>
       </c>
     </row>
@@ -7964,51 +7964,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>442</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>443</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>360</v>
       </c>
       <c r="F151" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>444</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>360</v>
       </c>
       <c r="F152" t="s">
         <v>361</v>
       </c>
     </row>
@@ -8046,51 +8046,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>447</v>
       </c>
       <c r="D155">
         <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>69</v>
       </c>
       <c r="F155" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>448</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>17</v>
       </c>
       <c r="F156" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>449</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>22</v>
       </c>
       <c r="F157" t="s">
         <v>170</v>
       </c>
     </row>
@@ -8111,51 +8111,51 @@
         <v>70</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>451</v>
       </c>
       <c r="D159">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>452</v>
       </c>
       <c r="D160">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>368</v>
       </c>
       <c r="F160" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>453</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>172</v>
       </c>
       <c r="F161" t="s">
         <v>173</v>
       </c>
     </row>
@@ -8196,51 +8196,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>456</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>69</v>
       </c>
       <c r="F164" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>457</v>
       </c>
       <c r="D165">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>31</v>
       </c>
       <c r="F165" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>459</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>192</v>
       </c>
       <c r="F166" t="s">
         <v>460</v>
       </c>
     </row>