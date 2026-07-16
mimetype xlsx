--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1369,51 +1369,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1586,51 +1586,51 @@
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
@@ -1666,51 +1666,51 @@
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>15.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
@@ -1843,71 +1843,71 @@
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>63</v>
       </c>
     </row>
@@ -2051,51 +2051,51 @@
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>46</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>76</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
@@ -2425,51 +2425,51 @@
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>60</v>
       </c>
       <c r="F56" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
@@ -2582,51 +2582,51 @@
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>60</v>
       </c>
       <c r="F63" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>69</v>
       </c>
       <c r="F65" t="s">
@@ -2704,51 +2704,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>51</v>
       </c>
       <c r="F71" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>76</v>
       </c>
       <c r="F72" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2806,51 +2806,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>136</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3316,51 +3316,51 @@
       </c>
       <c r="C15" t="s">
         <v>171</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>172</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>76</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>173</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>46</v>
       </c>
       <c r="F17" t="s">
@@ -3516,51 +3516,51 @@
       </c>
       <c r="C25" t="s">
         <v>185</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>187</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>188</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3573,51 +3573,51 @@
       </c>
       <c r="C28" t="s">
         <v>189</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>191</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>193</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
@@ -3970,51 +3970,51 @@
       </c>
       <c r="C48" t="s">
         <v>217</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>46</v>
       </c>
       <c r="F48" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>218</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>69</v>
       </c>
       <c r="F49" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>220</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
@@ -4221,51 +4221,51 @@
       </c>
       <c r="C61" t="s">
         <v>237</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>238</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>51</v>
       </c>
       <c r="F62" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>240</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
     </row>
@@ -4438,51 +4438,51 @@
       </c>
       <c r="C72" t="s">
         <v>251</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>69</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>252</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>76</v>
       </c>
       <c r="F73" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>254</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
@@ -4813,170 +4813,170 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>275</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>60</v>
       </c>
       <c r="F93" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>277</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>278</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
       <c r="F95" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>279</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>69</v>
       </c>
       <c r="F96" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>280</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>46</v>
       </c>
       <c r="F97" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>281</v>
       </c>
       <c r="D98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>51</v>
       </c>
       <c r="F98" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>283</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>34</v>
       </c>
       <c r="F99" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>285</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>16</v>
       </c>
       <c r="F100" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>286</v>
       </c>
       <c r="D101">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>76</v>
       </c>
       <c r="F101" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>287</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
         <v>258</v>
       </c>
     </row>
@@ -5014,51 +5014,51 @@
         <v>77</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>290</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>292</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>293</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>76</v>
       </c>
       <c r="F107" t="s">
         <v>294</v>
       </c>
     </row>