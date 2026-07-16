--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1934,71 +1934,71 @@
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -2048,88 +2048,88 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>64</v>
       </c>
       <c r="F31" t="s">
@@ -2165,91 +2165,91 @@
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2422,131 +2422,131 @@
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>91</v>
       </c>
       <c r="F48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>96</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>97</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2639,71 +2639,71 @@
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>76</v>
       </c>
       <c r="F59" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2816,51 +2816,51 @@
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>64</v>
       </c>
       <c r="F68" t="s">
@@ -2933,51 +2933,51 @@
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>53</v>
       </c>
       <c r="F73" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>19</v>
       </c>
       <c r="F74" t="s">
@@ -3013,51 +3013,51 @@
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>129</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>76</v>
       </c>
       <c r="F77" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>68</v>
       </c>
     </row>
@@ -3130,88 +3130,88 @@
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>43</v>
       </c>
       <c r="F83" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>141</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>142</v>
       </c>
       <c r="F85" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
@@ -3324,51 +3324,51 @@
       </c>
       <c r="C92" t="s">
         <v>151</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>76</v>
       </c>
       <c r="F92" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>152</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>154</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>142</v>
       </c>
       <c r="F94" t="s">
         <v>155</v>
       </c>
     </row>
@@ -3392,51 +3392,51 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>159</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>64</v>
       </c>
       <c r="F97" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>160</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>43</v>
       </c>
       <c r="F98" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3914,51 +3914,51 @@
       </c>
       <c r="C7" t="s">
         <v>195</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>190</v>
       </c>
       <c r="F7" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>197</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>199</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -4190,165 +4190,165 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>217</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>218</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>219</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>68</v>
       </c>
       <c r="F24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>220</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>221</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>222</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>224</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>194</v>
       </c>
       <c r="F28" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>225</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>226</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -4358,91 +4358,91 @@
       </c>
       <c r="C31" t="s">
         <v>227</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>229</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>230</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>231</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>232</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -4575,51 +4575,51 @@
       </c>
       <c r="C42" t="s">
         <v>243</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>244</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>245</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4669,68 +4669,68 @@
       </c>
       <c r="C47" t="s">
         <v>249</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>250</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>251</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>253</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4783,88 +4783,88 @@
       </c>
       <c r="C53" t="s">
         <v>257</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
       <c r="F53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>258</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>259</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>261</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>262</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
@@ -5145,71 +5145,71 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>280</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>281</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>282</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>284</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>64</v>
       </c>
       <c r="F75" t="s">
@@ -5282,51 +5282,51 @@
       </c>
       <c r="C79" t="s">
         <v>288</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>289</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>291</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
@@ -5539,68 +5539,68 @@
       </c>
       <c r="C92" t="s">
         <v>304</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>22</v>
       </c>
       <c r="F92" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>306</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>209</v>
       </c>
       <c r="F93" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>308</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>16</v>
       </c>
       <c r="F94" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>310</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
       <c r="F95" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5689,51 +5689,51 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>316</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>22</v>
       </c>
       <c r="F101" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>317</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>318</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
       <c r="F103" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
@@ -5754,51 +5754,51 @@
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>320</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>68</v>
       </c>
       <c r="F105" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>322</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>22</v>
       </c>
       <c r="F106" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>323</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5856,51 +5856,51 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>329</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>16</v>
       </c>
       <c r="F111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>330</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>19</v>
       </c>
       <c r="F112" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>331</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>64</v>
       </c>
       <c r="F113" t="s">
         <v>65</v>
       </c>
     </row>
@@ -5975,51 +5975,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>336</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>209</v>
       </c>
       <c r="F118" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>338</v>
       </c>
       <c r="D119">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>64</v>
       </c>
       <c r="F119" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>339</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>19</v>
       </c>
       <c r="F120" t="s">
         <v>252</v>
       </c>
     </row>