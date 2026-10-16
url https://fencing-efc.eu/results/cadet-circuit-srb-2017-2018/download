--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -991,71 +991,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1271,51 +1271,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
@@ -1351,51 +1351,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -1411,131 +1411,131 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1591,51 +1591,51 @@
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>69</v>
       </c>
       <c r="F31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1651,71 +1651,71 @@
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>79</v>
       </c>
       <c r="F37" t="s">
@@ -1771,51 +1771,51 @@
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>88</v>
       </c>
       <c r="F42" t="s">
@@ -2025,51 +2025,51 @@
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -2085,51 +2085,51 @@
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2162,51 +2162,51 @@
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>66</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
@@ -2242,111 +2242,111 @@
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>124</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>48</v>
       </c>
       <c r="F68" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
@@ -2493,91 +2493,91 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>31</v>
       </c>
       <c r="F78" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>31</v>
       </c>
       <c r="F79" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>48</v>
       </c>
       <c r="F80" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>31</v>
       </c>
     </row>
@@ -2647,51 +2647,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>66</v>
       </c>
       <c r="F85" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>79</v>
       </c>
       <c r="F86" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>66</v>
       </c>
       <c r="F87" t="s">
         <v>67</v>
       </c>
     </row>
@@ -2749,51 +2749,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>48</v>
       </c>
       <c r="F91" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>156</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>79</v>
       </c>
       <c r="F92" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>48</v>
       </c>
       <c r="F93" t="s">
         <v>159</v>
       </c>
     </row>
@@ -2970,51 +2970,51 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>48</v>
       </c>
       <c r="F104" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>66</v>
       </c>
       <c r="F105" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>48</v>
       </c>
       <c r="F106" t="s">
         <v>159</v>
       </c>
     </row>