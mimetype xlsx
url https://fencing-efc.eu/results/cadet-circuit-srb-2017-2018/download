--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1091,91 +1091,91 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
@@ -1231,51 +1231,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1311,111 +1311,111 @@
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1511,51 +1511,51 @@
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
@@ -1851,51 +1851,51 @@
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>94</v>
       </c>
       <c r="F45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>96</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>97</v>
       </c>
     </row>
@@ -1928,51 +1928,51 @@
       </c>
       <c r="C48" t="s">
         <v>99</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>97</v>
       </c>
     </row>
@@ -2065,51 +2065,51 @@
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
@@ -2125,68 +2125,68 @@
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>66</v>
       </c>
       <c r="F61" t="s">
@@ -2202,71 +2202,71 @@
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>55</v>
       </c>
       <c r="F63" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
@@ -2322,51 +2322,51 @@
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>48</v>
       </c>
       <c r="F68" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>48</v>
       </c>
       <c r="F70" t="s">
@@ -2419,51 +2419,51 @@
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>135</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>31</v>
       </c>
       <c r="F75" t="s">
@@ -2570,51 +2570,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>55</v>
       </c>
       <c r="F83" t="s">
@@ -2681,51 +2681,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>66</v>
       </c>
       <c r="F87" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>66</v>
       </c>
       <c r="F88" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
         <v>136</v>
       </c>
     </row>
@@ -2783,136 +2783,136 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>48</v>
       </c>
       <c r="F93" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>79</v>
       </c>
       <c r="F94" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>55</v>
       </c>
       <c r="F95" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>55</v>
       </c>
       <c r="F97" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>165</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>55</v>
       </c>
       <c r="F98" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>166</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>48</v>
       </c>
       <c r="F99" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>167</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>79</v>
       </c>
       <c r="F100" t="s">
         <v>161</v>
       </c>
     </row>