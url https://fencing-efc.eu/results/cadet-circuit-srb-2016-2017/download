--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -971,51 +971,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1311,51 +1311,51 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
@@ -1511,51 +1511,51 @@
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
@@ -1631,71 +1631,71 @@
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>80</v>
       </c>
       <c r="D37">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>83</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -1711,71 +1711,71 @@
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>81</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
@@ -2028,51 +2028,51 @@
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>70</v>
       </c>
       <c r="F58" t="s">
@@ -2128,71 +2128,71 @@
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>118</v>
       </c>
       <c r="F61" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>70</v>
       </c>
       <c r="F63" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>123</v>
       </c>
       <c r="F64" t="s">
@@ -2396,51 +2396,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>81</v>
       </c>
       <c r="F77" t="s">
         <v>141</v>
       </c>
     </row>
@@ -2495,85 +2495,85 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>118</v>
       </c>
       <c r="F81" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>62</v>
       </c>
       <c r="F83" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>149</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>62</v>
       </c>
       <c r="F84" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>