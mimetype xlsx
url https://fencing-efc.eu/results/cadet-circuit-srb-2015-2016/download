--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -694,51 +694,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -811,51 +811,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
@@ -1028,51 +1028,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
@@ -1088,91 +1088,91 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
       <c r="F25" t="s">
@@ -1328,51 +1328,51 @@
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
@@ -1405,51 +1405,51 @@
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1479,71 +1479,71 @@
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
@@ -1579,51 +1579,51 @@
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>74</v>
       </c>
     </row>
@@ -1644,51 +1644,51 @@
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>86</v>
       </c>
     </row>