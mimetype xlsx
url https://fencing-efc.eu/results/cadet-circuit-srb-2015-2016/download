--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1188,51 +1188,51 @@
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
@@ -1385,51 +1385,51 @@
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
@@ -1442,51 +1442,51 @@
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>71</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1519,51 +1519,51 @@
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
@@ -1678,51 +1678,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>88</v>
       </c>
       <c r="F53" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>