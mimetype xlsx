--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -933,51 +933,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -993,88 +993,88 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -1130,51 +1130,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -1330,51 +1330,51 @@
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>59</v>
       </c>
       <c r="F32" t="s">
@@ -1707,111 +1707,111 @@
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>76</v>
       </c>
       <c r="F41" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>59</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
@@ -2420,51 +2420,51 @@
       </c>
       <c r="C78" t="s">
         <v>127</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>46</v>
       </c>
       <c r="F78" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>59</v>
       </c>
       <c r="F79" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>130</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2625,51 +2625,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>141</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>59</v>
       </c>
       <c r="F89" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>142</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
       <c r="F90" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>144</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>59</v>
       </c>
       <c r="F91" t="s">
         <v>72</v>
       </c>
     </row>
@@ -2690,51 +2690,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>146</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>50</v>
       </c>
       <c r="F93" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>109</v>
       </c>
       <c r="F94" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>148</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>109</v>
       </c>
       <c r="F95" t="s">
         <v>149</v>
       </c>
     </row>
@@ -2837,51 +2837,51 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>158</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>36</v>
       </c>
       <c r="F102" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>159</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>46</v>
       </c>
       <c r="F103" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>161</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>109</v>
       </c>
       <c r="F104" t="s">
         <v>133</v>
       </c>
     </row>