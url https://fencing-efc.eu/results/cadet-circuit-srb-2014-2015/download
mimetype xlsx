--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -953,51 +953,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1170,51 +1170,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
@@ -1647,91 +1647,91 @@
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>59</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>76</v>
       </c>
       <c r="F41" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
@@ -2001,51 +2001,51 @@
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>91</v>
       </c>
       <c r="F57" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2249,51 +2249,51 @@
       </c>
       <c r="C69" t="s">
         <v>118</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>19</v>
       </c>
       <c r="F69" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>119</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>120</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
@@ -2400,91 +2400,91 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>127</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>46</v>
       </c>
       <c r="F78" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>59</v>
       </c>
       <c r="F79" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>130</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>131</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
@@ -2591,51 +2591,51 @@
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>140</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>59</v>
       </c>
       <c r="F88" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>141</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>59</v>
       </c>
       <c r="F89" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2741,99 +2741,99 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>150</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
       <c r="F96" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>151</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>152</v>
       </c>
       <c r="F97" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>154</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>155</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>156</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>157</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
@@ -2871,51 +2871,51 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>161</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>109</v>
       </c>
       <c r="F104" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>162</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>109</v>
       </c>
       <c r="F105" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>163</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
@@ -2933,51 +2933,51 @@
         <v>165</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>166</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>167</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>168</v>
       </c>
       <c r="D110">
         <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>46</v>
       </c>
       <c r="F110" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>