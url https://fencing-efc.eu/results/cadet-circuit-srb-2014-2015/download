--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -973,51 +973,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1347,91 +1347,91 @@
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" t="s">
@@ -1447,71 +1447,71 @@
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
@@ -1807,51 +1807,51 @@
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>88</v>
       </c>
       <c r="F48" t="s">
@@ -1921,51 +1921,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>59</v>
       </c>
       <c r="F54" t="s">
@@ -2209,51 +2209,51 @@
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>115</v>
       </c>
       <c r="F67" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>117</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>91</v>
       </c>
       <c r="F68" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>118</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>19</v>
       </c>
       <c r="F69" t="s">
@@ -2269,71 +2269,71 @@
       </c>
       <c r="C70" t="s">
         <v>119</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>120</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>59</v>
       </c>
       <c r="F73" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2343,51 +2343,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>123</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>125</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>59</v>
       </c>
       <c r="F76" t="s">
@@ -2554,51 +2554,51 @@
       </c>
       <c r="C85" t="s">
         <v>136</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>50</v>
       </c>
       <c r="F85" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>139</v>
       </c>
     </row>
@@ -2707,51 +2707,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>109</v>
       </c>
       <c r="F94" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>148</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>109</v>
       </c>
       <c r="F95" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>150</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
       <c r="F96" t="s">
         <v>37</v>
       </c>
     </row>