--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1094,51 +1094,51 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1288,128 +1288,128 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1422,91 +1422,91 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1596,51 +1596,51 @@
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>65</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
@@ -1656,51 +1656,51 @@
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>40</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
@@ -1787,91 +1787,91 @@
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
     </row>
@@ -2141,51 +2141,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
@@ -2232,51 +2232,51 @@
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>40</v>
       </c>
       <c r="F65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>70</v>
       </c>
     </row>
@@ -2329,51 +2329,51 @@
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>42</v>
       </c>
       <c r="F71" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>50</v>
       </c>
     </row>
@@ -2537,51 +2537,51 @@
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>40</v>
       </c>
       <c r="F82" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>40</v>
       </c>
       <c r="F83" t="s">
@@ -2651,51 +2651,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2782,51 +2782,51 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>33</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2853,51 +2853,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>40</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>169</v>
       </c>
       <c r="F99" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
@@ -2915,133 +2915,133 @@
         <v>135</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
         <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>65</v>
       </c>
       <c r="F104" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>27</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>177</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>178</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>179</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>112</v>
       </c>
       <c r="F109" t="s">
         <v>181</v>
       </c>
     </row>
@@ -3141,51 +3141,51 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>169</v>
       </c>
       <c r="F117" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>190</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>