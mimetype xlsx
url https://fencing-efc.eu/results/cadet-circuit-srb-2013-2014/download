--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1134,51 +1134,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
@@ -1208,71 +1208,71 @@
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -1519,51 +1519,51 @@
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>60</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
@@ -1710,51 +1710,51 @@
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1884,111 +1884,111 @@
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>87</v>
       </c>
       <c r="F47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>65</v>
       </c>
       <c r="F50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>65</v>
       </c>
       <c r="F52" t="s">
@@ -2004,51 +2004,51 @@
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>65</v>
       </c>
       <c r="F53" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>65</v>
       </c>
       <c r="F55" t="s">
@@ -2497,51 +2497,51 @@
       </c>
       <c r="C79" t="s">
         <v>136</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>65</v>
       </c>
       <c r="F79" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>138</v>
       </c>
       <c r="F80" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>40</v>
       </c>
       <c r="F81" t="s">
@@ -2671,68 +2671,68 @@
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>27</v>
       </c>
       <c r="F88" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>154</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
         <v>156</v>
       </c>
     </row>
@@ -2819,51 +2819,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>50</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>40</v>
       </c>
       <c r="F98" t="s">
         <v>167</v>
       </c>
     </row>
@@ -3079,130 +3079,130 @@
         <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
         <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>185</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>186</v>
       </c>
       <c r="D114">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>187</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>169</v>
       </c>
       <c r="F117" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>190</v>
       </c>
       <c r="D118">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>191</v>
       </c>
       <c r="D119">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>112</v>
       </c>
       <c r="F119" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>