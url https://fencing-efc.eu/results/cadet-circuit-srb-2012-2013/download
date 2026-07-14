--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -985,91 +985,91 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -1085,51 +1085,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
@@ -1182,102 +1182,102 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
@@ -1333,51 +1333,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1464,71 +1464,71 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>59</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1558,51 +1558,51 @@
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>59</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
@@ -1655,51 +1655,51 @@
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1709,51 +1709,51 @@
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1763,51 +1763,51 @@
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
@@ -1960,51 +1960,51 @@
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
@@ -2088,51 +2088,51 @@
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -2179,71 +2179,71 @@
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>45</v>
       </c>
       <c r="F68" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>39</v>
       </c>
       <c r="F69" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>117</v>
       </c>
       <c r="F70" t="s">
@@ -2492,51 +2492,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>117</v>
       </c>
       <c r="F84" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>135</v>
       </c>
       <c r="D85">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>136</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
@@ -2622,65 +2622,65 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>147</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>149</v>
       </c>
       <c r="D93">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>59</v>
       </c>
       <c r="F95" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2721,51 +2721,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>42</v>
       </c>
       <c r="F98" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>59</v>
       </c>
       <c r="F99" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>92</v>
       </c>
       <c r="F100" t="s">
         <v>158</v>
       </c>
     </row>
@@ -2803,85 +2803,85 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>161</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>39</v>
       </c>
       <c r="F103" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>162</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>163</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>164</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>165</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>117</v>
       </c>
       <c r="F107" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
@@ -2950,51 +2950,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>172</v>
       </c>
       <c r="D112">
         <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>39</v>
       </c>
       <c r="F112" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>173</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>59</v>
       </c>
       <c r="F113" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>