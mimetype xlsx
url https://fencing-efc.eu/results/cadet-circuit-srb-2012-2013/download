--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1253,51 +1253,51 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
@@ -1444,51 +1444,51 @@
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>59</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -1598,51 +1598,51 @@
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>70</v>
       </c>
     </row>
@@ -1783,51 +1783,51 @@
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
@@ -2145,51 +2145,51 @@
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
@@ -2407,119 +2407,119 @@
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>128</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>129</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>130</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>92</v>
       </c>
       <c r="F81" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>132</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>117</v>
       </c>
       <c r="F82" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>133</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>117</v>
       </c>
       <c r="F84" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>135</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -2588,51 +2588,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>142</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>42</v>
       </c>
       <c r="F90" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>144</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>145</v>
       </c>
       <c r="F91" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>147</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
         <v>148</v>
       </c>
     </row>
@@ -2704,51 +2704,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>153</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>145</v>
       </c>
       <c r="F97" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>42</v>
       </c>
       <c r="F98" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>59</v>
       </c>
       <c r="F99" t="s">
         <v>141</v>
       </c>
     </row>