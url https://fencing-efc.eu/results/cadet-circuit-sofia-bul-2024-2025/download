--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2613,51 +2613,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>12</v>
@@ -2683,51 +2683,51 @@
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>25</v>
@@ -2764,51 +2764,51 @@
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15">
         <v>96.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2858,88 +2858,88 @@
       </c>
       <c r="B18">
         <v>60.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19">
         <v>42.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>5</v>
       </c>
       <c r="B20">
         <v>42.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>7</v>
       </c>
       <c r="B21">
         <v>42.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22">
         <v>42.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3254,51 +3254,51 @@
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>47</v>
       </c>
       <c r="F39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>26</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>27</v>
       </c>
       <c r="B41">
         <v>12.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>28</v>
@@ -3610,51 +3610,51 @@
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>45</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>87</v>
       </c>
       <c r="F59" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>46</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>35</v>
       </c>
     </row>
@@ -3901,51 +3901,51 @@
       </c>
       <c r="C73" t="s">
         <v>125</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>47</v>
       </c>
       <c r="F73" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>60</v>
       </c>
       <c r="B74">
         <v>6.0</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>47</v>
       </c>
       <c r="F74" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>61</v>
       </c>
       <c r="B75">
         <v>6.0</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>58</v>
       </c>
       <c r="F75" t="s">
@@ -4115,51 +4115,51 @@
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>47</v>
       </c>
       <c r="F84" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>71</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>72</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>73</v>
@@ -4354,51 +4354,51 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>157</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>84</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>158</v>
       </c>
       <c r="D98">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>28</v>
       </c>
       <c r="F98" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>85</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>160</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
@@ -4611,51 +4611,51 @@
       </c>
       <c r="C110" t="s">
         <v>175</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>97</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>177</v>
       </c>
       <c r="D111">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>98</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
@@ -4825,51 +4825,51 @@
       </c>
       <c r="C121" t="s">
         <v>190</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>108</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>191</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>109</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>192</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
       <c r="F123" t="s">
@@ -4882,51 +4882,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>194</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>111</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>195</v>
       </c>
       <c r="D125">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>58</v>
       </c>
       <c r="F125" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>112</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>196</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>71</v>
       </c>
       <c r="F126" t="s">
@@ -4959,71 +4959,71 @@
       </c>
       <c r="C128" t="s">
         <v>198</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>199</v>
       </c>
       <c r="F128" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>115</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>201</v>
       </c>
       <c r="D129">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>116</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>47</v>
       </c>
       <c r="F130" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>117</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>205</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
@@ -5267,51 +5267,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>130</v>
       </c>
       <c r="C144" t="s">
         <v>224</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>71</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>131</v>
       </c>
       <c r="C145" t="s">
         <v>226</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>132</v>
       </c>
       <c r="C146" t="s">
         <v>227</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>21</v>
       </c>
       <c r="F146" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>133</v>
@@ -5346,51 +5346,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>135</v>
       </c>
       <c r="C149" t="s">
         <v>231</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>71</v>
       </c>
       <c r="F149" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>136</v>
       </c>
       <c r="C150" t="s">
         <v>232</v>
       </c>
       <c r="D150">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>47</v>
       </c>
       <c r="F150" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>137</v>
       </c>
       <c r="C151" t="s">
         <v>234</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="F151" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5595,51 +5595,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>150</v>
       </c>
       <c r="C164" t="s">
         <v>249</v>
       </c>
       <c r="D164">
         <v>16</v>
       </c>
       <c r="E164" t="s">
         <v>37</v>
       </c>
       <c r="F164" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>151</v>
       </c>
       <c r="C165" t="s">
         <v>250</v>
       </c>
       <c r="D165">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>251</v>
       </c>
       <c r="F165" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>152</v>
       </c>
       <c r="C166" t="s">
         <v>253</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>254</v>
       </c>
       <c r="F166" t="s">
         <v>255</v>
       </c>
     </row>
@@ -5714,51 +5714,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>156</v>
       </c>
       <c r="C171" t="s">
         <v>261</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
       <c r="F171" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>158</v>
       </c>
       <c r="C172" t="s">
         <v>262</v>
       </c>
       <c r="D172">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>43</v>
       </c>
       <c r="F172" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>159</v>
       </c>
       <c r="C173" t="s">
         <v>264</v>
       </c>
       <c r="D173">
         <v>15</v>
       </c>
       <c r="E173" t="s">
         <v>28</v>
       </c>
       <c r="F173" t="s">
         <v>159</v>
       </c>
     </row>
@@ -5782,85 +5782,85 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>161</v>
       </c>
       <c r="C175" t="s">
         <v>267</v>
       </c>
       <c r="D175">
         <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>37</v>
       </c>
       <c r="F175" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>162</v>
       </c>
       <c r="C176" t="s">
         <v>268</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>43</v>
       </c>
       <c r="F176" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>163</v>
       </c>
       <c r="C177" t="s">
         <v>269</v>
       </c>
       <c r="D177">
         <v>14</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>164</v>
       </c>
       <c r="C178" t="s">
         <v>270</v>
       </c>
       <c r="D178">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="F178" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>165</v>
       </c>
       <c r="C179" t="s">
         <v>271</v>
       </c>
       <c r="D179">
         <v>15</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5952,51 +5952,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>171</v>
       </c>
       <c r="C185" t="s">
         <v>278</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="F185" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>172</v>
       </c>
       <c r="C186" t="s">
         <v>279</v>
       </c>
       <c r="D186">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>21</v>
       </c>
       <c r="F186" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>173</v>
       </c>
       <c r="C187" t="s">
         <v>280</v>
       </c>
       <c r="D187">
         <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>71</v>
       </c>
       <c r="F187" t="s">
         <v>72</v>
       </c>
     </row>
@@ -6184,102 +6184,102 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>184</v>
       </c>
       <c r="C199" t="s">
         <v>297</v>
       </c>
       <c r="D199">
         <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>58</v>
       </c>
       <c r="F199" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>186</v>
       </c>
       <c r="C200" t="s">
         <v>298</v>
       </c>
       <c r="D200">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>37</v>
       </c>
       <c r="F200" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>187</v>
       </c>
       <c r="C201" t="s">
         <v>299</v>
       </c>
       <c r="D201">
         <v>15</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>188</v>
       </c>
       <c r="C202" t="s">
         <v>301</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>21</v>
       </c>
       <c r="F202" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>189</v>
       </c>
       <c r="C203" t="s">
         <v>302</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>37</v>
       </c>
       <c r="F203" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>190</v>
       </c>
       <c r="C204" t="s">
         <v>303</v>
       </c>
       <c r="D204">
         <v>14</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>190</v>
@@ -6379,147 +6379,147 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>197</v>
       </c>
       <c r="C211" t="s">
         <v>312</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>37</v>
       </c>
       <c r="F211" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>198</v>
       </c>
       <c r="C212" t="s">
         <v>313</v>
       </c>
       <c r="D212">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>199</v>
       </c>
       <c r="C213" t="s">
         <v>32</v>
       </c>
       <c r="D213">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>200</v>
       </c>
       <c r="C214" t="s">
         <v>314</v>
       </c>
       <c r="D214">
         <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>58</v>
       </c>
       <c r="F214" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>201</v>
       </c>
       <c r="C215" t="s">
         <v>315</v>
       </c>
       <c r="D215">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>37</v>
       </c>
       <c r="F215" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>202</v>
       </c>
       <c r="C216" t="s">
         <v>316</v>
       </c>
       <c r="D216">
         <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>202</v>
       </c>
       <c r="C217" t="s">
         <v>317</v>
       </c>
       <c r="D217">
         <v>15</v>
       </c>
       <c r="E217" t="s">
         <v>15</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>204</v>
       </c>
       <c r="C218" t="s">
         <v>318</v>
       </c>
       <c r="D218">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>43</v>
       </c>
       <c r="F218" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>205</v>
       </c>
       <c r="C219" t="s">
         <v>319</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>294</v>
       </c>
       <c r="F219" t="s">
         <v>320</v>
       </c>
     </row>
@@ -6676,51 +6676,51 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>215</v>
       </c>
       <c r="C229" t="s">
         <v>334</v>
       </c>
       <c r="D229">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>7</v>
       </c>
       <c r="F229" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>215</v>
       </c>
       <c r="C230" t="s">
         <v>335</v>
       </c>
       <c r="D230">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E230" t="s">
         <v>43</v>
       </c>
       <c r="F230" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>217</v>
       </c>
       <c r="C231" t="s">
         <v>336</v>
       </c>
       <c r="D231">
         <v>14</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231" t="s">
         <v>166</v>
       </c>
     </row>
@@ -6871,51 +6871,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>227</v>
       </c>
       <c r="C241" t="s">
         <v>346</v>
       </c>
       <c r="D241">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
       <c r="F241" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>227</v>
       </c>
       <c r="C242" t="s">
         <v>347</v>
       </c>
       <c r="D242">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>229</v>
       </c>
       <c r="C243" t="s">
         <v>348</v>
       </c>
       <c r="D243">
         <v>14</v>
       </c>
       <c r="E243" t="s">
         <v>15</v>
       </c>
       <c r="F243" t="s">
         <v>349</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -7305,51 +7305,51 @@
       </c>
       <c r="C21" t="s">
         <v>372</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>373</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>374</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>365</v>
       </c>
     </row>
@@ -7592,51 +7592,51 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>390</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>391</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>58</v>
       </c>
       <c r="F38" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>392</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
@@ -7757,51 +7757,51 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>400</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>402</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>403</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>43</v>
       </c>
       <c r="F48" t="s">
         <v>111</v>
       </c>
     </row>
@@ -7814,51 +7814,51 @@
       </c>
       <c r="C49" t="s">
         <v>404</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
       <c r="F49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>405</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>407</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>43</v>
       </c>
       <c r="F51" t="s">
@@ -7965,51 +7965,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>416</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>417</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>418</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>254</v>
       </c>
       <c r="F59" t="s">
@@ -8045,51 +8045,51 @@
       </c>
       <c r="C61" t="s">
         <v>421</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>422</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>37</v>
       </c>
       <c r="F62" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>423</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>294</v>
       </c>
     </row>
@@ -8398,51 +8398,51 @@
       </c>
       <c r="C80" t="s">
         <v>444</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>87</v>
       </c>
       <c r="F80" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>446</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>447</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>71</v>
       </c>
       <c r="F82" t="s">
         <v>448</v>
       </c>
     </row>
@@ -8472,51 +8472,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>450</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>451</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>43</v>
       </c>
       <c r="F85" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>452</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>47</v>
       </c>
       <c r="F86" t="s">
@@ -8572,51 +8572,51 @@
       </c>
       <c r="C89" t="s">
         <v>456</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>457</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>28</v>
       </c>
       <c r="F90" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>459</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
@@ -9123,51 +9123,51 @@
       </c>
       <c r="C117" t="s">
         <v>490</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>58</v>
       </c>
       <c r="F117" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>492</v>
       </c>
       <c r="D118">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>37</v>
       </c>
       <c r="F118" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>112</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>493</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>58</v>
       </c>
       <c r="F119" t="s">
@@ -9203,51 +9203,51 @@
       </c>
       <c r="C121" t="s">
         <v>496</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>21</v>
       </c>
       <c r="F121" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>497</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>498</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>64</v>
       </c>
       <c r="F123" t="s">
         <v>65</v>
       </c>
     </row>
@@ -9468,68 +9468,68 @@
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>512</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>21</v>
       </c>
       <c r="F135" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>513</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>21</v>
       </c>
       <c r="F136" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>515</v>
       </c>
       <c r="D137">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>401</v>
       </c>
       <c r="F137" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>517</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>58</v>
       </c>
       <c r="F138" t="s">
         <v>67</v>
       </c>
     </row>
@@ -9553,119 +9553,119 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>519</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>520</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>251</v>
       </c>
       <c r="F141" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>521</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>43</v>
       </c>
       <c r="F142" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>522</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>15</v>
       </c>
       <c r="F143" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>524</v>
       </c>
       <c r="D144">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>43</v>
       </c>
       <c r="F144" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>525</v>
       </c>
       <c r="D145">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>58</v>
       </c>
       <c r="F145" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>526</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>217</v>
       </c>
       <c r="F146" t="s">
         <v>218</v>
       </c>
     </row>
@@ -9689,51 +9689,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>528</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>28</v>
       </c>
       <c r="F148" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>529</v>
       </c>
       <c r="D149">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>509</v>
       </c>
       <c r="F149" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>530</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>47</v>
       </c>
       <c r="F150" t="s">
         <v>266</v>
       </c>
     </row>
@@ -9935,51 +9935,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>544</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>71</v>
       </c>
       <c r="F163" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>545</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="F164" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="C165" t="s">
         <v>546</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>71</v>
       </c>
       <c r="F165" t="s">
         <v>72</v>
       </c>
     </row>
@@ -10037,51 +10037,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>550</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>551</v>
       </c>
       <c r="D170">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>552</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>71</v>
       </c>
       <c r="F171" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
@@ -10102,51 +10102,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>554</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>21</v>
       </c>
       <c r="F173" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>555</v>
       </c>
       <c r="D174">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>37</v>
       </c>
       <c r="F174" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>556</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
@@ -10232,99 +10232,99 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>563</v>
       </c>
       <c r="D181">
         <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>564</v>
       </c>
       <c r="D182">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>175</v>
       </c>
       <c r="C183" t="s">
         <v>565</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>87</v>
       </c>
       <c r="F183" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="C184" t="s">
         <v>566</v>
       </c>
       <c r="D184">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>567</v>
       </c>
       <c r="F184" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="C185" t="s">
         <v>569</v>
       </c>
       <c r="D185">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>21</v>
       </c>
       <c r="F185" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="C186" t="s">
         <v>570</v>
       </c>
       <c r="D186">
         <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
@@ -10509,85 +10509,85 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>584</v>
       </c>
       <c r="D198">
         <v>15</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>585</v>
       </c>
       <c r="D199">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>567</v>
       </c>
       <c r="F199" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>586</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>43</v>
       </c>
       <c r="F200" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="C201" t="s">
         <v>588</v>
       </c>
       <c r="D201">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>47</v>
       </c>
       <c r="F201" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>589</v>
       </c>
       <c r="D202">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>43</v>
       </c>
       <c r="F202" t="s">
         <v>44</v>
       </c>
     </row>
@@ -10803,51 +10803,51 @@
         <v>587</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>209</v>
       </c>
       <c r="C216" t="s">
         <v>603</v>
       </c>
       <c r="D216">
         <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>210</v>
       </c>
       <c r="C217" t="s">
         <v>604</v>
       </c>
       <c r="D217">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>87</v>
       </c>
       <c r="F217" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>211</v>
       </c>
       <c r="C218" t="s">
         <v>605</v>
       </c>
       <c r="D218">
         <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>606</v>
       </c>
       <c r="F218" t="s">
         <v>607</v>
       </c>
     </row>
@@ -11106,51 +11106,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>623</v>
       </c>
       <c r="D234">
         <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>37</v>
       </c>
       <c r="F234" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>228</v>
       </c>
       <c r="C235" t="s">
         <v>624</v>
       </c>
       <c r="D235">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E235" t="s">
         <v>606</v>
       </c>
       <c r="F235" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>229</v>
       </c>
       <c r="C236" t="s">
         <v>625</v>
       </c>
       <c r="D236">
         <v>17</v>
       </c>
       <c r="E236" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>230</v>
@@ -11338,102 +11338,102 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="C248" t="s">
         <v>638</v>
       </c>
       <c r="D248">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>7</v>
       </c>
       <c r="F248" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>242</v>
       </c>
       <c r="C249" t="s">
         <v>639</v>
       </c>
       <c r="D249">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E249" t="s">
         <v>15</v>
       </c>
       <c r="F249" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>243</v>
       </c>
       <c r="C250" t="s">
         <v>640</v>
       </c>
       <c r="D250">
         <v>17</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
       <c r="F250" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>244</v>
       </c>
       <c r="C251" t="s">
         <v>642</v>
       </c>
       <c r="D251">
         <v>18</v>
       </c>
       <c r="E251" t="s">
         <v>58</v>
       </c>
       <c r="F251" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>245</v>
       </c>
       <c r="C252" t="s">
         <v>643</v>
       </c>
       <c r="D252">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E252" t="s">
         <v>37</v>
       </c>
       <c r="F252" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>246</v>
       </c>
       <c r="C253" t="s">
         <v>644</v>
       </c>
       <c r="D253">
         <v>17</v>
       </c>
       <c r="E253" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>247</v>
@@ -11485,51 +11485,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>247</v>
       </c>
       <c r="C257" t="s">
         <v>648</v>
       </c>
       <c r="D257">
         <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>15</v>
       </c>
       <c r="F257" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>247</v>
       </c>
       <c r="C258" t="s">
         <v>649</v>
       </c>
       <c r="D258">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E258" t="s">
         <v>7</v>
       </c>
       <c r="F258" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>252</v>
       </c>
       <c r="C259" t="s">
         <v>650</v>
       </c>
       <c r="D259">
         <v>15</v>
       </c>
       <c r="E259" t="s">
         <v>7</v>
       </c>
       <c r="F259" t="s">
         <v>300</v>
       </c>
     </row>
@@ -11587,102 +11587,102 @@
     <row r="263" spans="1:6">
       <c r="A263">
         <v>256</v>
       </c>
       <c r="C263" t="s">
         <v>654</v>
       </c>
       <c r="D263">
         <v>14</v>
       </c>
       <c r="E263" t="s">
         <v>87</v>
       </c>
       <c r="F263" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>257</v>
       </c>
       <c r="C264" t="s">
         <v>655</v>
       </c>
       <c r="D264">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E264" t="s">
         <v>37</v>
       </c>
       <c r="F264" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>257</v>
       </c>
       <c r="C265" t="s">
         <v>656</v>
       </c>
       <c r="D265">
         <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>43</v>
       </c>
       <c r="F265" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>259</v>
       </c>
       <c r="C266" t="s">
         <v>657</v>
       </c>
       <c r="D266">
         <v>17</v>
       </c>
       <c r="E266" t="s">
         <v>294</v>
       </c>
       <c r="F266" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>259</v>
       </c>
       <c r="C267" t="s">
         <v>658</v>
       </c>
       <c r="D267">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E267" t="s">
         <v>87</v>
       </c>
       <c r="F267" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>261</v>
       </c>
       <c r="C268" t="s">
         <v>659</v>
       </c>
       <c r="D268">
         <v>16</v>
       </c>
       <c r="E268" t="s">
         <v>15</v>
       </c>
       <c r="F268" t="s">
         <v>56</v>
       </c>
     </row>
@@ -11754,51 +11754,51 @@
     <row r="273" spans="1:6">
       <c r="A273">
         <v>266</v>
       </c>
       <c r="C273" t="s">
         <v>664</v>
       </c>
       <c r="D273">
         <v>15</v>
       </c>
       <c r="E273" t="s">
         <v>15</v>
       </c>
       <c r="F273" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>266</v>
       </c>
       <c r="C274" t="s">
         <v>665</v>
       </c>
       <c r="D274">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E274" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>