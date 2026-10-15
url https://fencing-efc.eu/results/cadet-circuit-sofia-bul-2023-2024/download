--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2739,51 +2739,51 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2850,51 +2850,51 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2927,51 +2927,51 @@
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3064,51 +3064,51 @@
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>61</v>
       </c>
       <c r="F48" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3258,51 +3258,51 @@
       </c>
       <c r="C56" t="s">
         <v>100</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>81</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>52</v>
       </c>
       <c r="F58" t="s">
@@ -3378,51 +3378,51 @@
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>111</v>
       </c>
       <c r="F63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
@@ -3615,51 +3615,51 @@
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>81</v>
       </c>
       <c r="F74" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>81</v>
       </c>
       <c r="F76" t="s">
@@ -3886,51 +3886,51 @@
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>111</v>
       </c>
       <c r="F88" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>149</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>81</v>
       </c>
       <c r="F89" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>150</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>52</v>
       </c>
       <c r="F90" t="s">
@@ -3986,71 +3986,71 @@
       </c>
       <c r="C93" t="s">
         <v>154</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>37</v>
       </c>
       <c r="F93" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>61</v>
       </c>
       <c r="F94" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>157</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>37</v>
       </c>
       <c r="F95" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>158</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>81</v>
       </c>
       <c r="F96" t="s">
@@ -4146,51 +4146,51 @@
       </c>
       <c r="C101" t="s">
         <v>164</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>165</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>167</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
@@ -4246,51 +4246,51 @@
       </c>
       <c r="C106" t="s">
         <v>171</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>173</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>174</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>33</v>
       </c>
       <c r="F108" t="s">
         <v>175</v>
       </c>
     </row>
@@ -4323,51 +4323,51 @@
       </c>
       <c r="C110" t="s">
         <v>177</v>
       </c>
       <c r="D110">
         <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>37</v>
       </c>
       <c r="F112" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4620,51 +4620,51 @@
       </c>
       <c r="C125" t="s">
         <v>195</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>197</v>
       </c>
       <c r="D126">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>25</v>
       </c>
       <c r="F126" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>37</v>
       </c>
       <c r="F127" t="s">
@@ -4731,51 +4731,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>204</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>81</v>
       </c>
       <c r="F132" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>78</v>
       </c>
     </row>
@@ -4850,51 +4850,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>212</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>213</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>61</v>
       </c>
       <c r="F139" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>214</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>17</v>
       </c>
       <c r="F140" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4935,51 +4935,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>218</v>
       </c>
       <c r="D143">
         <v>15</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>219</v>
       </c>
       <c r="D144">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>61</v>
       </c>
       <c r="F144" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>220</v>
       </c>
       <c r="D145">
         <v>15</v>
       </c>
       <c r="E145" t="s">
         <v>33</v>
       </c>
       <c r="F145" t="s">
         <v>175</v>
       </c>
     </row>
@@ -5037,119 +5037,119 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>225</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>226</v>
       </c>
       <c r="F149" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>228</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>111</v>
       </c>
       <c r="F150" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>230</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>231</v>
       </c>
       <c r="D152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>61</v>
       </c>
       <c r="F152" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>37</v>
       </c>
       <c r="F153" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>234</v>
       </c>
       <c r="D154">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>37</v>
       </c>
       <c r="F154" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>235</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5357,85 +5357,85 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>250</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>251</v>
       </c>
       <c r="D169">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>252</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>253</v>
       </c>
       <c r="F170" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>255</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>226</v>
       </c>
       <c r="F171" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>256</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>33</v>
       </c>
       <c r="F172" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5490,119 +5490,119 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>262</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>263</v>
       </c>
       <c r="D177">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>81</v>
       </c>
       <c r="F177" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>264</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>265</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>266</v>
       </c>
       <c r="D180">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>61</v>
       </c>
       <c r="F180" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>267</v>
       </c>
       <c r="D181">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>111</v>
       </c>
       <c r="F181" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>269</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>61</v>
       </c>
       <c r="F182" t="s">
         <v>260</v>
       </c>
     </row>
@@ -5796,68 +5796,68 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>287</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>288</v>
       </c>
       <c r="D195">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>33</v>
       </c>
       <c r="F195" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>289</v>
       </c>
       <c r="D196">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>290</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>33</v>
       </c>
       <c r="F197" t="s">
         <v>275</v>
       </c>
     </row>
@@ -5881,51 +5881,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>292</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>61</v>
       </c>
       <c r="F199" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>294</v>
       </c>
       <c r="D200">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>33</v>
       </c>
       <c r="F200" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>295</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>61</v>
       </c>
       <c r="F201" t="s">
         <v>207</v>
       </c>
     </row>
@@ -6014,68 +6014,68 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>302</v>
       </c>
       <c r="D207">
         <v>14</v>
       </c>
       <c r="E207" t="s">
         <v>61</v>
       </c>
       <c r="F207" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>304</v>
       </c>
       <c r="D208">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>305</v>
       </c>
       <c r="D209">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>33</v>
       </c>
       <c r="F209" t="s">
         <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7359,51 +7359,51 @@
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>381</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>382</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>81</v>
       </c>
       <c r="F68" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>383</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
     </row>
@@ -7630,91 +7630,91 @@
       </c>
       <c r="C81" t="s">
         <v>398</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>25</v>
       </c>
       <c r="F81" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>399</v>
       </c>
       <c r="D82">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>52</v>
       </c>
       <c r="F82" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>401</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>25</v>
       </c>
       <c r="F83" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>403</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>25</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>404</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>25</v>
       </c>
       <c r="F85" t="s">
@@ -7770,91 +7770,91 @@
       </c>
       <c r="C88" t="s">
         <v>408</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>409</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>33</v>
       </c>
       <c r="F89" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>410</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>111</v>
       </c>
       <c r="F90" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>411</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>61</v>
       </c>
       <c r="F91" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>412</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
@@ -8272,51 +8272,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>440</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>441</v>
       </c>
       <c r="D115">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>33</v>
       </c>
       <c r="F115" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>442</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
@@ -8349,51 +8349,51 @@
       </c>
       <c r="C118" t="s">
         <v>444</v>
       </c>
       <c r="D118">
         <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>226</v>
       </c>
       <c r="F118" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>445</v>
       </c>
       <c r="D119">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>446</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>233</v>
       </c>
     </row>
@@ -8420,51 +8420,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>448</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>449</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>450</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>33</v>
       </c>
       <c r="F124" t="s">
         <v>34</v>
       </c>
     </row>
@@ -8477,51 +8477,51 @@
       </c>
       <c r="C125" t="s">
         <v>451</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>81</v>
       </c>
       <c r="F125" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>452</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>33</v>
       </c>
       <c r="F126" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>453</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>37</v>
       </c>
       <c r="F127" t="s">
@@ -8557,65 +8557,65 @@
       </c>
       <c r="C129" t="s">
         <v>455</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>81</v>
       </c>
       <c r="F129" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>457</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>458</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>460</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>33</v>
       </c>
       <c r="F132" t="s">
         <v>257</v>
       </c>
     </row>
@@ -8687,82 +8687,82 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>465</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>33</v>
       </c>
       <c r="F137" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>466</v>
       </c>
       <c r="D138">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>81</v>
       </c>
       <c r="F138" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>467</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>468</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>111</v>
       </c>
       <c r="F140" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>469</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>166</v>
       </c>
     </row>
@@ -9202,102 +9202,102 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>497</v>
       </c>
       <c r="D168">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>81</v>
       </c>
       <c r="F168" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>498</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>61</v>
       </c>
       <c r="F169" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>499</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>61</v>
       </c>
       <c r="F170" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>500</v>
       </c>
       <c r="D171">
         <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>501</v>
       </c>
       <c r="D172">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>502</v>
       </c>
       <c r="D173">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>503</v>
@@ -9479,116 +9479,116 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>514</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>17</v>
       </c>
       <c r="F185" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>515</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>81</v>
       </c>
       <c r="F186" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>516</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>517</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>81</v>
       </c>
       <c r="F188" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>518</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>61</v>
       </c>
       <c r="F189" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>519</v>
       </c>
       <c r="D190">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>520</v>
       </c>
       <c r="F190" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>522</v>
       </c>
       <c r="D191">
         <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>61</v>
       </c>
       <c r="F191" t="s">
         <v>62</v>
       </c>
     </row>
@@ -9674,51 +9674,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>528</v>
       </c>
       <c r="D197">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>529</v>
       </c>
       <c r="D198">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>530</v>
       </c>
       <c r="D199">
         <v>17</v>
       </c>
       <c r="E199" t="s">
         <v>33</v>
       </c>
       <c r="F199" t="s">
         <v>34</v>
       </c>
     </row>
@@ -9739,116 +9739,116 @@
         <v>175</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>532</v>
       </c>
       <c r="D201">
         <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>533</v>
       </c>
       <c r="D202">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>111</v>
       </c>
       <c r="F202" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>534</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>17</v>
       </c>
       <c r="F203" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>535</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>536</v>
       </c>
       <c r="D205">
         <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>52</v>
       </c>
       <c r="F205" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>537</v>
       </c>
       <c r="D206">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>538</v>
       </c>
       <c r="D207">
         <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>81</v>
       </c>
       <c r="F207" t="s">
         <v>82</v>
       </c>
     </row>
@@ -9991,51 +9991,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>547</v>
       </c>
       <c r="D216">
         <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>226</v>
       </c>
       <c r="F216" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>548</v>
       </c>
       <c r="D217">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>253</v>
       </c>
       <c r="F217" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>549</v>
       </c>
       <c r="D218">
         <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>17</v>
       </c>
       <c r="F218" t="s">
         <v>23</v>
       </c>
     </row>
@@ -10076,51 +10076,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>219</v>
       </c>
       <c r="C221" t="s">
         <v>554</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>52</v>
       </c>
       <c r="F221" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>556</v>
       </c>
       <c r="D222">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>282</v>
       </c>
       <c r="F222" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>557</v>
       </c>
       <c r="D223">
         <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>282</v>
       </c>
       <c r="F223" t="s">
         <v>283</v>
       </c>
     </row>
@@ -10243,51 +10243,51 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>229</v>
       </c>
       <c r="C231" t="s">
         <v>565</v>
       </c>
       <c r="D231">
         <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>61</v>
       </c>
       <c r="F231" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>566</v>
       </c>
       <c r="D232">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>282</v>
       </c>
       <c r="F232" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>567</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>
@@ -10404,51 +10404,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>576</v>
       </c>
       <c r="D241">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>253</v>
       </c>
       <c r="F241" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>240</v>
       </c>
       <c r="C242" t="s">
         <v>577</v>
       </c>
       <c r="D242">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E242" t="s">
         <v>7</v>
       </c>
       <c r="F242" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>241</v>
       </c>
       <c r="C243" t="s">
         <v>578</v>
       </c>
       <c r="D243">
         <v>18</v>
       </c>
       <c r="E243" t="s">
         <v>61</v>
       </c>
       <c r="F243" t="s">
         <v>89</v>
       </c>
     </row>