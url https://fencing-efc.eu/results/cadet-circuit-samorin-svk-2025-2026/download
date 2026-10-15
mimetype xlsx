--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2367,99 +2367,99 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2657,51 +2657,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3002,71 +3002,71 @@
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>48</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>45</v>
       </c>
       <c r="F37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>26</v>
       </c>
       <c r="F39" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3156,105 +3156,105 @@
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>26</v>
       </c>
       <c r="F44" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>48</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>26</v>
       </c>
       <c r="F48" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3267,51 +3267,51 @@
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>57</v>
       </c>
       <c r="F50" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>97</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
@@ -3558,71 +3558,71 @@
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>48</v>
       </c>
       <c r="F65" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
       <c r="F66" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>57</v>
       </c>
       <c r="F67" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
@@ -3658,51 +3658,51 @@
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>128</v>
       </c>
       <c r="F70" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>48</v>
       </c>
       <c r="F71" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
         <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
@@ -3883,51 +3883,51 @@
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
       <c r="F82" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>77</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E83" t="s">
         <v>57</v>
       </c>
       <c r="F83" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>48</v>
       </c>
       <c r="F84" t="s">
@@ -4574,51 +4574,51 @@
       </c>
       <c r="C117" t="s">
         <v>198</v>
       </c>
       <c r="D117">
         <v>14</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>200</v>
       </c>
       <c r="D118">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>201</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
@@ -5128,51 +5128,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>240</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>62</v>
       </c>
       <c r="F148" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>241</v>
       </c>
       <c r="D149">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>113</v>
       </c>
       <c r="F149" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>242</v>
       </c>
       <c r="D150">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>45</v>
       </c>
       <c r="F150" t="s">
         <v>81</v>
       </c>
     </row>
@@ -5326,51 +5326,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>254</v>
       </c>
       <c r="D160">
         <v>14</v>
       </c>
       <c r="E160" t="s">
         <v>22</v>
       </c>
       <c r="F160" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>255</v>
       </c>
       <c r="D161">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>22</v>
       </c>
       <c r="F161" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>256</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>57</v>
       </c>
       <c r="F162" t="s">
         <v>58</v>
       </c>
     </row>
@@ -5428,102 +5428,102 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>261</v>
       </c>
       <c r="D166">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>45</v>
       </c>
       <c r="F166" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>262</v>
       </c>
       <c r="D167">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>128</v>
       </c>
       <c r="F167" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>263</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>175</v>
       </c>
       <c r="F168" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>264</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>57</v>
       </c>
       <c r="F169" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>265</v>
       </c>
       <c r="D170">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>48</v>
       </c>
       <c r="F170" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>266</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
@@ -5643,51 +5643,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>277</v>
       </c>
       <c r="D179">
         <v>14</v>
       </c>
       <c r="E179" t="s">
         <v>45</v>
       </c>
       <c r="F179" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>278</v>
       </c>
       <c r="D180">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>10</v>
       </c>
       <c r="F180" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>279</v>
       </c>
       <c r="D181">
         <v>15</v>
       </c>
       <c r="E181" t="s">
         <v>175</v>
       </c>
       <c r="F181" t="s">
         <v>269</v>
       </c>
     </row>
@@ -5779,51 +5779,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>286</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>57</v>
       </c>
       <c r="F187" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>287</v>
       </c>
       <c r="D188">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E188" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>288</v>
       </c>
       <c r="D189">
         <v>14</v>
       </c>
       <c r="E189" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>290</v>
@@ -5971,51 +5971,51 @@
         <v>199</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>306</v>
       </c>
       <c r="D199">
         <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>307</v>
       </c>
       <c r="D200">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>308</v>
       </c>
       <c r="D201">
         <v>15</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>199</v>
       </c>
     </row>
@@ -6050,102 +6050,102 @@
         <v>269</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>311</v>
       </c>
       <c r="E204" t="s">
         <v>57</v>
       </c>
       <c r="F204" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>312</v>
       </c>
       <c r="D205">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E205" t="s">
         <v>22</v>
       </c>
       <c r="F205" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>313</v>
       </c>
       <c r="D206">
         <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>201</v>
       </c>
       <c r="C207" t="s">
         <v>314</v>
       </c>
       <c r="D207">
         <v>14</v>
       </c>
       <c r="E207" t="s">
         <v>65</v>
       </c>
       <c r="F207" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>315</v>
       </c>
       <c r="D208">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E208" t="s">
         <v>65</v>
       </c>
       <c r="F208" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>204</v>
       </c>
       <c r="C209" t="s">
         <v>316</v>
       </c>
       <c r="D209">
         <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>205</v>
@@ -6467,51 +6467,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>338</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>339</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>340</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
@@ -6709,51 +6709,51 @@
       </c>
       <c r="C26" t="s">
         <v>352</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>353</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>354</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>175</v>
       </c>
       <c r="F28" t="s">
@@ -6903,88 +6903,88 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>363</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>364</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>366</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>367</v>
       </c>
       <c r="D39">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>368</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>48</v>
       </c>
       <c r="F40" t="s">
@@ -7057,51 +7057,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>372</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>373</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>374</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
@@ -7225,51 +7225,51 @@
       </c>
       <c r="C53" t="s">
         <v>382</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>383</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>384</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>26</v>
       </c>
       <c r="F55" t="s">
         <v>195</v>
       </c>
     </row>
@@ -7342,71 +7342,71 @@
       </c>
       <c r="C59" t="s">
         <v>390</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>391</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>26</v>
       </c>
       <c r="F60" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>392</v>
       </c>
       <c r="D61">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>393</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
         <v>394</v>
       </c>
     </row>
@@ -7513,51 +7513,51 @@
       </c>
       <c r="C68" t="s">
         <v>401</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>402</v>
       </c>
       <c r="D69">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>403</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>48</v>
       </c>
       <c r="F70" t="s">
         <v>118</v>
       </c>
     </row>
@@ -7641,91 +7641,91 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>409</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>410</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>48</v>
       </c>
       <c r="F76" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>412</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>62</v>
       </c>
       <c r="F77" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>414</v>
       </c>
       <c r="D78">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>415</v>
       </c>
       <c r="D79">
         <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>45</v>
       </c>
       <c r="F79" t="s">
@@ -7958,51 +7958,51 @@
       </c>
       <c r="C91" t="s">
         <v>430</v>
       </c>
       <c r="D91">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>62</v>
       </c>
       <c r="F91" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>431</v>
       </c>
       <c r="D92">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>432</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>104</v>
       </c>
     </row>
@@ -8132,51 +8132,51 @@
       </c>
       <c r="C100" t="s">
         <v>440</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>441</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>65</v>
       </c>
       <c r="F101" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>442</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
@@ -8192,51 +8192,51 @@
       </c>
       <c r="C103" t="s">
         <v>443</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>48</v>
       </c>
       <c r="F103" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>444</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>445</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>422</v>
       </c>
       <c r="F105" t="s">
@@ -8269,51 +8269,51 @@
       </c>
       <c r="C107" t="s">
         <v>448</v>
       </c>
       <c r="D107">
         <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>450</v>
       </c>
       <c r="D108">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>451</v>
       </c>
       <c r="D109">
         <v>15</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
@@ -8910,51 +8910,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>491</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>57</v>
       </c>
       <c r="F141" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>492</v>
       </c>
       <c r="D142">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>493</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>22</v>
       </c>
       <c r="F143" t="s">
         <v>494</v>
       </c>
     </row>
@@ -9142,99 +9142,99 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>509</v>
       </c>
       <c r="D155">
         <v>14</v>
       </c>
       <c r="E155" t="s">
         <v>331</v>
       </c>
       <c r="F155" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>510</v>
       </c>
       <c r="D156">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>57</v>
       </c>
       <c r="F156" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>511</v>
       </c>
       <c r="D157">
         <v>16</v>
       </c>
       <c r="E157" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>512</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>513</v>
       </c>
       <c r="D159">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>422</v>
       </c>
       <c r="F159" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>514</v>
       </c>
       <c r="D160">
         <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>189</v>
       </c>
     </row>
@@ -9470,51 +9470,51 @@
         <v>85</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>535</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>536</v>
       </c>
       <c r="D176">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E176" t="s">
         <v>48</v>
       </c>
       <c r="F176" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>538</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>22</v>
       </c>
       <c r="F177" t="s">
         <v>23</v>
       </c>
     </row>
@@ -9699,51 +9699,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>550</v>
       </c>
       <c r="D189">
         <v>15</v>
       </c>
       <c r="E189" t="s">
         <v>57</v>
       </c>
       <c r="F189" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>551</v>
       </c>
       <c r="D190">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E190" t="s">
         <v>54</v>
       </c>
       <c r="F190" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>552</v>
       </c>
       <c r="D191">
         <v>16</v>
       </c>
       <c r="E191" t="s">
         <v>128</v>
       </c>
       <c r="F191" t="s">
         <v>298</v>
       </c>
     </row>