--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -2571,85 +2571,85 @@
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2733,51 +2733,51 @@
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -2930,51 +2930,51 @@
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>56</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
     </row>
@@ -3138,51 +3138,51 @@
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3232,51 +3232,51 @@
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>42</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
@@ -3306,51 +3306,51 @@
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
@@ -3557,51 +3557,51 @@
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>107</v>
       </c>
       <c r="F57" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>64</v>
       </c>
       <c r="F58" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>64</v>
       </c>
       <c r="F59" t="s">
@@ -3745,148 +3745,148 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
         <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>48</v>
       </c>
       <c r="F68" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>64</v>
       </c>
       <c r="F70" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>29</v>
       </c>
       <c r="F71" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>129</v>
       </c>
       <c r="F74" t="s">
         <v>130</v>
       </c>
     </row>
@@ -3939,51 +3939,51 @@
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>42</v>
       </c>
       <c r="F77" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>137</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>129</v>
       </c>
       <c r="F78" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>48</v>
       </c>
       <c r="F79" t="s">
@@ -4336,51 +4336,51 @@
       </c>
       <c r="C97" t="s">
         <v>171</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>132</v>
       </c>
       <c r="F97" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>64</v>
       </c>
       <c r="F98" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>145</v>
       </c>
       <c r="F99" t="s">
@@ -4693,128 +4693,128 @@
       </c>
       <c r="C115" t="s">
         <v>198</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>155</v>
       </c>
       <c r="F115" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>199</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>64</v>
       </c>
       <c r="F116" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>201</v>
       </c>
       <c r="D117">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>202</v>
       </c>
       <c r="D118">
         <v>14</v>
       </c>
       <c r="E118" t="s">
         <v>19</v>
       </c>
       <c r="F118" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>93</v>
       </c>
       <c r="F119" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>132</v>
       </c>
       <c r="F120" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>207</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5069,51 +5069,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>224</v>
       </c>
       <c r="D135">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>107</v>
       </c>
       <c r="F135" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>225</v>
       </c>
       <c r="D136">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E136" t="s">
         <v>25</v>
       </c>
       <c r="F136" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>227</v>
       </c>
       <c r="D137">
         <v>15</v>
       </c>
       <c r="E137" t="s">
         <v>42</v>
       </c>
       <c r="F137" t="s">
         <v>228</v>
       </c>
     </row>
@@ -5154,99 +5154,99 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>233</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>132</v>
       </c>
       <c r="F140" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>132</v>
       </c>
       <c r="F141" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>236</v>
       </c>
       <c r="D142">
         <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>132</v>
       </c>
       <c r="F142" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>238</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>239</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>129</v>
       </c>
       <c r="F144" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>240</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>132</v>
       </c>
       <c r="F145" t="s">
         <v>172</v>
       </c>
     </row>
@@ -5301,65 +5301,65 @@
         <v>120</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>244</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>245</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>247</v>
       </c>
       <c r="D151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>93</v>
       </c>
       <c r="F151" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>249</v>
       </c>
       <c r="D152">
         <v>18</v>
       </c>
       <c r="E152" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
@@ -5564,51 +5564,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>266</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>29</v>
       </c>
       <c r="F165" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>267</v>
       </c>
       <c r="D166">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E166" t="s">
         <v>25</v>
       </c>
       <c r="F166" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>269</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>132</v>
       </c>
       <c r="F167" t="s">
         <v>270</v>
       </c>
     </row>
@@ -5632,51 +5632,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>273</v>
       </c>
       <c r="D169">
         <v>15</v>
       </c>
       <c r="E169" t="s">
         <v>25</v>
       </c>
       <c r="F169" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>275</v>
       </c>
       <c r="D170">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>107</v>
       </c>
       <c r="F170" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>276</v>
       </c>
       <c r="D171">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>42</v>
       </c>
       <c r="F171" t="s">
         <v>81</v>
       </c>
     </row>
@@ -5731,51 +5731,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>281</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>29</v>
       </c>
       <c r="F175" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>282</v>
       </c>
       <c r="D176">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>75</v>
       </c>
       <c r="F176" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>284</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>129</v>
       </c>
       <c r="F177" t="s">
         <v>150</v>
       </c>
     </row>
@@ -5799,51 +5799,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>286</v>
       </c>
       <c r="D179">
         <v>16</v>
       </c>
       <c r="E179" t="s">
         <v>155</v>
       </c>
       <c r="F179" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>288</v>
       </c>
       <c r="D180">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E180" t="s">
         <v>129</v>
       </c>
       <c r="F180" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>289</v>
       </c>
       <c r="D181">
         <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
@@ -5926,153 +5926,153 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>295</v>
       </c>
       <c r="D187">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>19</v>
       </c>
       <c r="F187" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>297</v>
       </c>
       <c r="D188">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>129</v>
       </c>
       <c r="F188" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>298</v>
       </c>
       <c r="D189">
         <v>17</v>
       </c>
       <c r="E189" t="s">
         <v>48</v>
       </c>
       <c r="F189" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>299</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>60</v>
       </c>
       <c r="F190" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>301</v>
       </c>
       <c r="D191">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>48</v>
       </c>
       <c r="F191" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>302</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>132</v>
       </c>
       <c r="F192" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>304</v>
       </c>
       <c r="D193">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>29</v>
       </c>
       <c r="F193" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>305</v>
       </c>
       <c r="D194">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>42</v>
       </c>
       <c r="F194" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>306</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>93</v>
       </c>
       <c r="F195" t="s">
         <v>307</v>
       </c>
     </row>
@@ -6130,68 +6130,68 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>312</v>
       </c>
       <c r="D199">
         <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>132</v>
       </c>
       <c r="F199" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>314</v>
       </c>
       <c r="D200">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>48</v>
       </c>
       <c r="F200" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>316</v>
       </c>
       <c r="D201">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>42</v>
       </c>
       <c r="F201" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>317</v>
       </c>
       <c r="D202">
         <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>29</v>
       </c>
       <c r="F202" t="s">
         <v>223</v>
       </c>
     </row>
@@ -6232,51 +6232,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>320</v>
       </c>
       <c r="D205">
         <v>14</v>
       </c>
       <c r="E205" t="s">
         <v>42</v>
       </c>
       <c r="F205" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>321</v>
       </c>
       <c r="D206">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E206" t="s">
         <v>42</v>
       </c>
       <c r="F206" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>322</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>32</v>
       </c>
       <c r="F207" t="s">
         <v>33</v>
       </c>
     </row>
@@ -6606,102 +6606,102 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>342</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>343</v>
       </c>
       <c r="D17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>344</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>345</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>347</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>348</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>64</v>
       </c>
       <c r="F21" t="s">
         <v>193</v>
       </c>
     </row>
@@ -6879,51 +6879,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>360</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>361</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>362</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>356</v>
       </c>
       <c r="F33" t="s">
         <v>357</v>
       </c>
     </row>
@@ -6936,88 +6936,88 @@
       </c>
       <c r="C34" t="s">
         <v>363</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>64</v>
       </c>
       <c r="F34" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>364</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>365</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>246</v>
       </c>
       <c r="F36" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>367</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>368</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>64</v>
       </c>
       <c r="F38" t="s">
         <v>120</v>
       </c>
     </row>
@@ -7192,51 +7192,51 @@
       </c>
       <c r="C48" t="s">
         <v>380</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>29</v>
       </c>
       <c r="F48" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>382</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>48</v>
       </c>
       <c r="F49" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>384</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
     </row>
@@ -7266,51 +7266,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>386</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>387</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>389</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>132</v>
       </c>
       <c r="F54" t="s">
         <v>170</v>
       </c>
     </row>
@@ -7428,51 +7428,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>398</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>399</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>400</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
@@ -7502,71 +7502,71 @@
       </c>
       <c r="C65" t="s">
         <v>404</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>405</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>93</v>
       </c>
       <c r="F66" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>406</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>132</v>
       </c>
       <c r="F67" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>407</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>145</v>
       </c>
       <c r="F68" t="s">
@@ -7719,51 +7719,51 @@
       </c>
       <c r="C76" t="s">
         <v>417</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>32</v>
       </c>
       <c r="F76" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>418</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>402</v>
       </c>
       <c r="F77" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>419</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>64</v>
       </c>
       <c r="F78" t="s">
@@ -7896,51 +7896,51 @@
       </c>
       <c r="C85" t="s">
         <v>427</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>428</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>132</v>
       </c>
       <c r="F86" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>429</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>132</v>
       </c>
       <c r="F87" t="s">
@@ -7956,51 +7956,51 @@
       </c>
       <c r="C88" t="s">
         <v>430</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>356</v>
       </c>
       <c r="F88" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>432</v>
       </c>
       <c r="D89">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>107</v>
       </c>
       <c r="F89" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>433</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>246</v>
       </c>
       <c r="F90" t="s">
@@ -8013,51 +8013,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>435</v>
       </c>
       <c r="D91">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>436</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>437</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
         <v>223</v>
       </c>
     </row>
@@ -8181,91 +8181,91 @@
       </c>
       <c r="C100" t="s">
         <v>445</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>29</v>
       </c>
       <c r="F100" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>446</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>32</v>
       </c>
       <c r="F101" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>447</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>93</v>
       </c>
       <c r="F102" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>449</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>29</v>
       </c>
       <c r="F103" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>450</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
@@ -8281,51 +8281,51 @@
       </c>
       <c r="C105" t="s">
         <v>451</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>42</v>
       </c>
       <c r="F105" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>452</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>19</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>453</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
@@ -8361,51 +8361,51 @@
       </c>
       <c r="C109" t="s">
         <v>456</v>
       </c>
       <c r="D109">
         <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>356</v>
       </c>
       <c r="F109" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>457</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>458</v>
       </c>
       <c r="D111">
         <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>93</v>
       </c>
       <c r="F111" t="s">
         <v>205</v>
       </c>
     </row>
@@ -8837,51 +8837,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>489</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>132</v>
       </c>
       <c r="F134" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>490</v>
       </c>
       <c r="D135">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>48</v>
       </c>
       <c r="F135" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>491</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>107</v>
       </c>
       <c r="F136" t="s">
         <v>108</v>
       </c>
     </row>
@@ -8922,51 +8922,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>494</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>29</v>
       </c>
       <c r="F139" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>495</v>
       </c>
       <c r="D140">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>162</v>
       </c>
       <c r="F140" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>496</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>32</v>
       </c>
       <c r="F141" t="s">
         <v>33</v>
       </c>
     </row>
@@ -9052,51 +9052,51 @@
         <v>403</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>502</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>503</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>132</v>
       </c>
       <c r="F148" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>504</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>93</v>
       </c>
       <c r="F149" t="s">
         <v>448</v>
       </c>
     </row>
@@ -9117,51 +9117,51 @@
         <v>440</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>506</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>507</v>
       </c>
       <c r="D152">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>155</v>
       </c>
       <c r="F152" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>508</v>
       </c>
       <c r="D153">
         <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>132</v>
       </c>
       <c r="F153" t="s">
         <v>185</v>
       </c>
     </row>
@@ -9185,51 +9185,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>510</v>
       </c>
       <c r="D155">
         <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>93</v>
       </c>
       <c r="F155" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>512</v>
       </c>
       <c r="D156">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>42</v>
       </c>
       <c r="F156" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>514</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
@@ -9267,51 +9267,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>518</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>48</v>
       </c>
       <c r="F160" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>519</v>
       </c>
       <c r="D161">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>521</v>
       </c>
       <c r="D162">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
@@ -9550,102 +9550,102 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>539</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>32</v>
       </c>
       <c r="F177" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>540</v>
       </c>
       <c r="D178">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>107</v>
       </c>
       <c r="F178" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>541</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>145</v>
       </c>
       <c r="F179" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>543</v>
       </c>
       <c r="D180">
         <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>25</v>
       </c>
       <c r="F180" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>544</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>545</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>107</v>
       </c>
       <c r="F182" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
@@ -9816,51 +9816,51 @@
         <v>114</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>557</v>
       </c>
       <c r="D193">
         <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>558</v>
       </c>
       <c r="D194">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>93</v>
       </c>
       <c r="F194" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>559</v>
       </c>
       <c r="D195">
         <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>145</v>
       </c>
       <c r="F195" t="s">
         <v>542</v>
       </c>
     </row>
@@ -9952,136 +9952,136 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>566</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>42</v>
       </c>
       <c r="F201" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>567</v>
       </c>
       <c r="D202">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>25</v>
       </c>
       <c r="F202" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>569</v>
       </c>
       <c r="D203">
         <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>42</v>
       </c>
       <c r="F203" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>570</v>
       </c>
       <c r="D204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
         <v>129</v>
       </c>
       <c r="F204" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>571</v>
       </c>
       <c r="D205">
         <v>16</v>
       </c>
       <c r="E205" t="s">
         <v>48</v>
       </c>
       <c r="F205" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>572</v>
       </c>
       <c r="D206">
         <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>573</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>42</v>
       </c>
       <c r="F207" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>574</v>
       </c>
       <c r="D208">
         <v>17</v>
       </c>
       <c r="E208" t="s">
         <v>402</v>
       </c>
       <c r="F208" t="s">
         <v>575</v>
       </c>
     </row>
@@ -10102,51 +10102,51 @@
         <v>577</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>578</v>
       </c>
       <c r="D210">
         <v>16</v>
       </c>
       <c r="E210" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>579</v>
       </c>
       <c r="D211">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>246</v>
       </c>
       <c r="F211" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>581</v>
       </c>
       <c r="D212">
         <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>93</v>
       </c>
       <c r="F212" t="s">
         <v>511</v>
       </c>
     </row>
@@ -10187,85 +10187,85 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="C215" t="s">
         <v>584</v>
       </c>
       <c r="D215">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>19</v>
       </c>
       <c r="F215" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>585</v>
       </c>
       <c r="D216">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>19</v>
       </c>
       <c r="F216" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>586</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>587</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>246</v>
       </c>
       <c r="F218" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>588</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>132</v>
       </c>
       <c r="F219" t="s">
         <v>252</v>
       </c>
     </row>
@@ -10323,51 +10323,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>593</v>
       </c>
       <c r="D223">
         <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>29</v>
       </c>
       <c r="F223" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>594</v>
       </c>
       <c r="D224">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E224" t="s">
         <v>7</v>
       </c>
       <c r="F224" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>595</v>
       </c>
       <c r="D225">
         <v>18</v>
       </c>
       <c r="E225" t="s">
         <v>129</v>
       </c>
       <c r="F225" t="s">
         <v>552</v>
       </c>
     </row>
@@ -10476,102 +10476,102 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>228</v>
       </c>
       <c r="C232" t="s">
         <v>602</v>
       </c>
       <c r="D232">
         <v>14</v>
       </c>
       <c r="E232" t="s">
         <v>107</v>
       </c>
       <c r="F232" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="C233" t="s">
         <v>603</v>
       </c>
       <c r="D233">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E233" t="s">
         <v>19</v>
       </c>
       <c r="F233" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>228</v>
       </c>
       <c r="C234" t="s">
         <v>604</v>
       </c>
       <c r="D234">
         <v>16</v>
       </c>
       <c r="E234" t="s">
         <v>42</v>
       </c>
       <c r="F234" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>605</v>
       </c>
       <c r="D235">
         <v>15</v>
       </c>
       <c r="E235" t="s">
         <v>32</v>
       </c>
       <c r="F235" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="C236" t="s">
         <v>606</v>
       </c>
       <c r="D236">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>29</v>
       </c>
       <c r="F236" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>607</v>
       </c>
       <c r="D237">
         <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>132</v>
       </c>
       <c r="F237" t="s">
         <v>608</v>
       </c>
     </row>
@@ -10841,51 +10841,51 @@
     <row r="254" spans="1:6">
       <c r="A254">
         <v>248</v>
       </c>
       <c r="C254" t="s">
         <v>628</v>
       </c>
       <c r="D254">
         <v>16</v>
       </c>
       <c r="E254" t="s">
         <v>7</v>
       </c>
       <c r="F254" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>629</v>
       </c>
       <c r="D255">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>25</v>
       </c>
       <c r="F255" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>251</v>
       </c>
       <c r="C256" t="s">
         <v>631</v>
       </c>
       <c r="D256">
         <v>17</v>
       </c>
       <c r="E256" t="s">
         <v>145</v>
       </c>
       <c r="F256" t="s">
         <v>542</v>
       </c>
     </row>
@@ -10991,51 +10991,51 @@
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
       </c>
       <c r="C263" t="s">
         <v>638</v>
       </c>
       <c r="D263">
         <v>16</v>
       </c>
       <c r="E263" t="s">
         <v>25</v>
       </c>
       <c r="F263" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>260</v>
       </c>
       <c r="C264" t="s">
         <v>639</v>
       </c>
       <c r="D264">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E264" t="s">
         <v>32</v>
       </c>
       <c r="F264" t="s">
         <v>640</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>