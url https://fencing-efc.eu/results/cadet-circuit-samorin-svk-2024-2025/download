--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -2642,51 +2642,51 @@
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2713,51 +2713,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
@@ -2773,51 +2773,51 @@
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
@@ -3118,88 +3118,88 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>48</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3403,68 +3403,68 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>56</v>
       </c>
       <c r="F51" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
@@ -3537,51 +3537,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>107</v>
       </c>
       <c r="F57" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>64</v>
       </c>
       <c r="F58" t="s">
@@ -3979,51 +3979,51 @@
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>48</v>
       </c>
       <c r="F79" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>132</v>
       </c>
       <c r="F80" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
@@ -4176,51 +4176,51 @@
       </c>
       <c r="C89" t="s">
         <v>158</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>93</v>
       </c>
       <c r="F89" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>159</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>48</v>
       </c>
       <c r="F90" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>161</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>162</v>
       </c>
       <c r="F91" t="s">
@@ -4256,111 +4256,111 @@
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>42</v>
       </c>
       <c r="F93" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>166</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>29</v>
       </c>
       <c r="F94" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>167</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>64</v>
       </c>
       <c r="F95" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>169</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>132</v>
       </c>
       <c r="F96" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>171</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>132</v>
       </c>
       <c r="F97" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>64</v>
       </c>
       <c r="F98" t="s">
@@ -4513,51 +4513,51 @@
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>29</v>
       </c>
       <c r="F106" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>132</v>
       </c>
       <c r="F107" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>186</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>25</v>
       </c>
       <c r="F108" t="s">
@@ -4573,51 +4573,51 @@
       </c>
       <c r="C109" t="s">
         <v>188</v>
       </c>
       <c r="D109">
         <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>162</v>
       </c>
       <c r="F109" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>190</v>
       </c>
       <c r="D110">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>107</v>
       </c>
       <c r="F110" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>192</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>64</v>
       </c>
       <c r="F111" t="s">
@@ -4847,71 +4847,71 @@
       </c>
       <c r="C123" t="s">
         <v>209</v>
       </c>
       <c r="D123">
         <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>64</v>
       </c>
       <c r="F123" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>210</v>
       </c>
       <c r="D124">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>64</v>
       </c>
       <c r="F124" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>212</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>19</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5137,51 +5137,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>231</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>132</v>
       </c>
       <c r="F139" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>233</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>132</v>
       </c>
       <c r="F140" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>132</v>
       </c>
       <c r="F141" t="s">
         <v>232</v>
       </c>
     </row>
@@ -5253,51 +5253,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>241</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>155</v>
       </c>
       <c r="F146" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>42</v>
       </c>
       <c r="F147" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>243</v>
       </c>
       <c r="D148">
         <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>64</v>
       </c>
       <c r="F148" t="s">
         <v>120</v>
       </c>
     </row>
@@ -5431,51 +5431,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>255</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>29</v>
       </c>
       <c r="F157" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>256</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>29</v>
       </c>
       <c r="F158" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>257</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>42</v>
       </c>
       <c r="F159" t="s">
         <v>258</v>
       </c>
     </row>
@@ -5530,51 +5530,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>262</v>
       </c>
       <c r="D163">
         <v>14</v>
       </c>
       <c r="E163" t="s">
         <v>132</v>
       </c>
       <c r="F163" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>264</v>
       </c>
       <c r="D164">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>42</v>
       </c>
       <c r="F164" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>266</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>29</v>
       </c>
       <c r="F165" t="s">
         <v>223</v>
       </c>
     </row>
@@ -5649,68 +5649,68 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>275</v>
       </c>
       <c r="D170">
         <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>107</v>
       </c>
       <c r="F170" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>276</v>
       </c>
       <c r="D171">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>42</v>
       </c>
       <c r="F171" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>278</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>132</v>
       </c>
       <c r="F173" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
@@ -5861,99 +5861,99 @@
         <v>138</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>291</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>292</v>
       </c>
       <c r="D184">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>129</v>
       </c>
       <c r="F184" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>293</v>
       </c>
       <c r="D185">
         <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>294</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>29</v>
       </c>
       <c r="F186" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>295</v>
       </c>
       <c r="D187">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>19</v>
       </c>
       <c r="F187" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>297</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>129</v>
       </c>
       <c r="F188" t="s">
         <v>130</v>
       </c>
     </row>
@@ -6427,51 +6427,51 @@
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>332</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>333</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>334</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
@@ -6549,91 +6549,91 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>339</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>340</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>341</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>342</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>343</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
@@ -6674,51 +6674,51 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>347</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>348</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>64</v>
       </c>
       <c r="F21" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>349</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
@@ -7115,51 +7115,51 @@
       </c>
       <c r="C44" t="s">
         <v>374</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>375</v>
       </c>
       <c r="F44" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>377</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>378</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>64</v>
       </c>
       <c r="F46" t="s">
         <v>110</v>
       </c>
     </row>
@@ -7582,51 +7582,51 @@
       </c>
       <c r="C69" t="s">
         <v>408</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>64</v>
       </c>
       <c r="F69" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>410</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>64</v>
       </c>
       <c r="F70" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>411</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
     </row>
@@ -8201,51 +8201,51 @@
       </c>
       <c r="C101" t="s">
         <v>446</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>32</v>
       </c>
       <c r="F101" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>447</v>
       </c>
       <c r="D102">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>93</v>
       </c>
       <c r="F102" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>449</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>29</v>
       </c>
       <c r="F103" t="s">
@@ -8321,51 +8321,51 @@
       </c>
       <c r="C107" t="s">
         <v>453</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>454</v>
       </c>
       <c r="D108">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>456</v>
       </c>
       <c r="D109">
         <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>356</v>
       </c>
       <c r="F109" t="s">
@@ -8706,51 +8706,51 @@
       </c>
       <c r="C127" t="s">
         <v>476</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>478</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>356</v>
       </c>
       <c r="F128" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>479</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>64</v>
       </c>
       <c r="F129" t="s">
@@ -8803,51 +8803,51 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>484</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>25</v>
       </c>
       <c r="F132" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>486</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>487</v>
       </c>
       <c r="F133" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>489</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>132</v>
       </c>
       <c r="F134" t="s">
         <v>170</v>
       </c>
     </row>
@@ -9103,51 +9103,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>505</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>19</v>
       </c>
       <c r="F150" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>506</v>
       </c>
       <c r="D151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>507</v>
       </c>
       <c r="D152">
         <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>155</v>
       </c>
       <c r="F152" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
@@ -9202,82 +9202,82 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>512</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>42</v>
       </c>
       <c r="F156" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>514</v>
       </c>
       <c r="D157">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>515</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>64</v>
       </c>
       <c r="F158" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>516</v>
       </c>
       <c r="D159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>42</v>
       </c>
       <c r="F159" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>518</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>48</v>
       </c>
       <c r="F160" t="s">
         <v>160</v>
       </c>
     </row>
@@ -9315,51 +9315,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>522</v>
       </c>
       <c r="D163">
         <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>523</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>19</v>
       </c>
       <c r="F164" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>524</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>29</v>
       </c>
       <c r="F165" t="s">
         <v>30</v>
       </c>
     </row>
@@ -9448,51 +9448,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>531</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>19</v>
       </c>
       <c r="F171" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>533</v>
       </c>
       <c r="D172">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>48</v>
       </c>
       <c r="F172" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>534</v>
       </c>
       <c r="D173">
         <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>29</v>
       </c>
       <c r="F173" t="s">
         <v>535</v>
       </c>
     </row>
@@ -9584,51 +9584,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>541</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>145</v>
       </c>
       <c r="F179" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>543</v>
       </c>
       <c r="D180">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>25</v>
       </c>
       <c r="F180" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>544</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
@@ -10054,51 +10054,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>573</v>
       </c>
       <c r="D207">
         <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>42</v>
       </c>
       <c r="F207" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>574</v>
       </c>
       <c r="D208">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>402</v>
       </c>
       <c r="F208" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>576</v>
       </c>
       <c r="D209">
         <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>246</v>
       </c>
       <c r="F209" t="s">
         <v>577</v>
       </c>
     </row>
@@ -10272,51 +10272,51 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>589</v>
       </c>
       <c r="D220">
         <v>18</v>
       </c>
       <c r="E220" t="s">
         <v>64</v>
       </c>
       <c r="F220" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>591</v>
       </c>
       <c r="D221">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E221" t="s">
         <v>48</v>
       </c>
       <c r="F221" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>592</v>
       </c>
       <c r="D222">
         <v>16</v>
       </c>
       <c r="E222" t="s">
         <v>402</v>
       </c>
       <c r="F222" t="s">
         <v>403</v>
       </c>
     </row>
@@ -10374,51 +10374,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="C226" t="s">
         <v>596</v>
       </c>
       <c r="D226">
         <v>17</v>
       </c>
       <c r="E226" t="s">
         <v>48</v>
       </c>
       <c r="F226" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>597</v>
       </c>
       <c r="D227">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>42</v>
       </c>
       <c r="F227" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>598</v>
       </c>
       <c r="D228">
         <v>17</v>
       </c>
       <c r="E228" t="s">
         <v>64</v>
       </c>
       <c r="F228" t="s">
         <v>114</v>
       </c>
     </row>
@@ -10459,51 +10459,51 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>601</v>
       </c>
       <c r="D231">
         <v>18</v>
       </c>
       <c r="E231" t="s">
         <v>60</v>
       </c>
       <c r="F231" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>228</v>
       </c>
       <c r="C232" t="s">
         <v>602</v>
       </c>
       <c r="D232">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E232" t="s">
         <v>107</v>
       </c>
       <c r="F232" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="C233" t="s">
         <v>603</v>
       </c>
       <c r="D233">
         <v>18</v>
       </c>
       <c r="E233" t="s">
         <v>19</v>
       </c>
       <c r="F233" t="s">
         <v>153</v>
       </c>
     </row>
@@ -10671,102 +10671,102 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>616</v>
       </c>
       <c r="D244">
         <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>32</v>
       </c>
       <c r="F244" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>617</v>
       </c>
       <c r="D245">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E245" t="s">
         <v>155</v>
       </c>
       <c r="F245" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>242</v>
       </c>
       <c r="C246" t="s">
         <v>618</v>
       </c>
       <c r="D246">
         <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>375</v>
       </c>
       <c r="F246" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>243</v>
       </c>
       <c r="C247" t="s">
         <v>619</v>
       </c>
       <c r="D247">
         <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>29</v>
       </c>
       <c r="F247" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>243</v>
       </c>
       <c r="C248" t="s">
         <v>620</v>
       </c>
       <c r="D248">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E248" t="s">
         <v>19</v>
       </c>
       <c r="F248" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>622</v>
       </c>
       <c r="D249">
         <v>16</v>
       </c>
       <c r="E249" t="s">
         <v>25</v>
       </c>
       <c r="F249" t="s">
         <v>623</v>
       </c>
     </row>
@@ -10875,51 +10875,51 @@
     <row r="256" spans="1:6">
       <c r="A256">
         <v>251</v>
       </c>
       <c r="C256" t="s">
         <v>631</v>
       </c>
       <c r="D256">
         <v>17</v>
       </c>
       <c r="E256" t="s">
         <v>145</v>
       </c>
       <c r="F256" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>632</v>
       </c>
       <c r="D257">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>48</v>
       </c>
       <c r="F257" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>253</v>
       </c>
       <c r="C258" t="s">
         <v>633</v>
       </c>
       <c r="D258">
         <v>15</v>
       </c>
       <c r="E258" t="s">
         <v>107</v>
       </c>
       <c r="F258" t="s">
         <v>108</v>
       </c>
     </row>
@@ -10943,65 +10943,65 @@
     <row r="260" spans="1:6">
       <c r="A260">
         <v>253</v>
       </c>
       <c r="C260" t="s">
         <v>635</v>
       </c>
       <c r="D260">
         <v>16</v>
       </c>
       <c r="E260" t="s">
         <v>25</v>
       </c>
       <c r="F260" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>257</v>
       </c>
       <c r="C261" t="s">
         <v>636</v>
       </c>
       <c r="D261">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E261" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>257</v>
       </c>
       <c r="C262" t="s">
         <v>637</v>
       </c>
       <c r="D262">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>145</v>
       </c>
       <c r="F262" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
       </c>
       <c r="C263" t="s">
         <v>638</v>
       </c>
       <c r="D263">
         <v>16</v>
       </c>
       <c r="E263" t="s">
         <v>25</v>
       </c>
       <c r="F263" t="s">
         <v>91</v>
       </c>
     </row>