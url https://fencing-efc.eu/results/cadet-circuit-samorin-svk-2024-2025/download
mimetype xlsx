--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2588,51 +2588,51 @@
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
@@ -2696,51 +2696,51 @@
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2850,91 +2850,91 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
@@ -3041,51 +3041,51 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
@@ -3175,88 +3175,88 @@
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>48</v>
       </c>
       <c r="F39" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>42</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3366,51 +3366,51 @@
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>93</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3500,51 +3500,51 @@
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>93</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3654,125 +3654,125 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>115</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
       <c r="F66" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>48</v>
       </c>
       <c r="F68" t="s">
         <v>49</v>
       </c>
     </row>
@@ -4533,51 +4533,51 @@
       </c>
       <c r="C107" t="s">
         <v>184</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>132</v>
       </c>
       <c r="F107" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>186</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>25</v>
       </c>
       <c r="F108" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>188</v>
       </c>
       <c r="D109">
         <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>162</v>
       </c>
       <c r="F109" t="s">
@@ -4633,51 +4633,51 @@
       </c>
       <c r="C112" t="s">
         <v>194</v>
       </c>
       <c r="D112">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>64</v>
       </c>
       <c r="F112" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>195</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>64</v>
       </c>
       <c r="F113" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>64</v>
       </c>
       <c r="F114" t="s">
@@ -4790,51 +4790,51 @@
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>132</v>
       </c>
       <c r="F120" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>207</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>208</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>20</v>
       </c>
     </row>
@@ -4884,51 +4884,51 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>212</v>
       </c>
       <c r="D126">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>19</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>213</v>
       </c>
       <c r="D127">
         <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>162</v>
       </c>
       <c r="F127" t="s">
@@ -5479,85 +5479,85 @@
         <v>258</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>259</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>260</v>
       </c>
       <c r="D161">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E161" t="s">
         <v>107</v>
       </c>
       <c r="F161" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>261</v>
       </c>
       <c r="D162">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>64</v>
       </c>
       <c r="F162" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>262</v>
       </c>
       <c r="D163">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E163" t="s">
         <v>132</v>
       </c>
       <c r="F163" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>264</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>42</v>
       </c>
       <c r="F164" t="s">
         <v>265</v>
       </c>
     </row>
@@ -5765,51 +5765,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>284</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>129</v>
       </c>
       <c r="F177" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>285</v>
       </c>
       <c r="D178">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>29</v>
       </c>
       <c r="F178" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>286</v>
       </c>
       <c r="D179">
         <v>16</v>
       </c>
       <c r="E179" t="s">
         <v>155</v>
       </c>
       <c r="F179" t="s">
         <v>287</v>
       </c>
     </row>
@@ -5878,51 +5878,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>292</v>
       </c>
       <c r="D184">
         <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>129</v>
       </c>
       <c r="F184" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>293</v>
       </c>
       <c r="D185">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>294</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>29</v>
       </c>
       <c r="F186" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
@@ -5943,51 +5943,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>297</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>129</v>
       </c>
       <c r="F188" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>298</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>48</v>
       </c>
       <c r="F189" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>299</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>60</v>
       </c>
       <c r="F190" t="s">
         <v>300</v>
       </c>
     </row>
@@ -6748,51 +6748,51 @@
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>351</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>352</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>353</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
     </row>
@@ -6842,105 +6842,105 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>358</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>359</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>145</v>
       </c>
       <c r="F30" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>360</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>361</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>362</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>356</v>
       </c>
       <c r="F33" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>363</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>64</v>
       </c>
       <c r="F34" t="s">
@@ -7061,68 +7061,68 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>371</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>372</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>373</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>374</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>375</v>
       </c>
       <c r="F44" t="s">
         <v>376</v>
       </c>
     </row>
@@ -7229,51 +7229,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>384</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>385</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
       <c r="F51" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>386</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
     </row>
@@ -7445,88 +7445,88 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>399</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>400</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>401</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>402</v>
       </c>
       <c r="F64" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>404</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>405</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>93</v>
       </c>
       <c r="F66" t="s">
@@ -7836,71 +7836,71 @@
       </c>
       <c r="C82" t="s">
         <v>423</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>246</v>
       </c>
       <c r="F82" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>424</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>19</v>
       </c>
       <c r="F83" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>426</v>
       </c>
       <c r="D84">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>93</v>
       </c>
       <c r="F84" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>427</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
@@ -7936,51 +7936,51 @@
       </c>
       <c r="C87" t="s">
         <v>429</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>132</v>
       </c>
       <c r="F87" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>430</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>356</v>
       </c>
       <c r="F88" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>432</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>107</v>
       </c>
       <c r="F89" t="s">
@@ -8050,51 +8050,51 @@
       </c>
       <c r="C93" t="s">
         <v>437</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>29</v>
       </c>
       <c r="F93" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>438</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>439</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
       <c r="F95" t="s">
         <v>440</v>
       </c>
     </row>
@@ -8107,51 +8107,51 @@
       </c>
       <c r="C96" t="s">
         <v>441</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>75</v>
       </c>
       <c r="F96" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>442</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>93</v>
       </c>
       <c r="F97" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>443</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>27</v>
       </c>
     </row>
@@ -8472,51 +8472,51 @@
       </c>
       <c r="C115" t="s">
         <v>462</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>107</v>
       </c>
       <c r="F115" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>463</v>
       </c>
       <c r="D116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>375</v>
       </c>
       <c r="F116" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>464</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
@@ -8766,51 +8766,51 @@
       </c>
       <c r="C130" t="s">
         <v>481</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>48</v>
       </c>
       <c r="F130" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>482</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>60</v>
       </c>
       <c r="F131" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>484</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>25</v>
       </c>
       <c r="F132" t="s">
@@ -8970,119 +8970,119 @@
         <v>33</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>497</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>498</v>
       </c>
       <c r="D143">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>356</v>
       </c>
       <c r="F143" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>499</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>246</v>
       </c>
       <c r="F144" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>500</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>19</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>501</v>
       </c>
       <c r="D146">
         <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>402</v>
       </c>
       <c r="F146" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>502</v>
       </c>
       <c r="D147">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>503</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>132</v>
       </c>
       <c r="F148" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
@@ -9134,51 +9134,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>507</v>
       </c>
       <c r="D152">
         <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>155</v>
       </c>
       <c r="F152" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>508</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>132</v>
       </c>
       <c r="F153" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>509</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>64</v>
       </c>
       <c r="F154" t="s">
         <v>114</v>
       </c>
     </row>
@@ -9482,102 +9482,102 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>534</v>
       </c>
       <c r="D173">
         <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>29</v>
       </c>
       <c r="F173" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>536</v>
       </c>
       <c r="D174">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>19</v>
       </c>
       <c r="F174" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>537</v>
       </c>
       <c r="D175">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>48</v>
       </c>
       <c r="F175" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>538</v>
       </c>
       <c r="D176">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>129</v>
       </c>
       <c r="F176" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>539</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>32</v>
       </c>
       <c r="F177" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>540</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>107</v>
       </c>
       <c r="F178" t="s">
         <v>191</v>
       </c>
     </row>
@@ -9935,51 +9935,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>565</v>
       </c>
       <c r="D200">
         <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>566</v>
       </c>
       <c r="D201">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>42</v>
       </c>
       <c r="F201" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>567</v>
       </c>
       <c r="D202">
         <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>25</v>
       </c>
       <c r="F202" t="s">
         <v>568</v>
       </c>
     </row>
@@ -10088,51 +10088,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>576</v>
       </c>
       <c r="D209">
         <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>246</v>
       </c>
       <c r="F209" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>578</v>
       </c>
       <c r="D210">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>579</v>
       </c>
       <c r="D211">
         <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>246</v>
       </c>
       <c r="F211" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
@@ -10493,51 +10493,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="C233" t="s">
         <v>603</v>
       </c>
       <c r="D233">
         <v>18</v>
       </c>
       <c r="E233" t="s">
         <v>19</v>
       </c>
       <c r="F233" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>228</v>
       </c>
       <c r="C234" t="s">
         <v>604</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>42</v>
       </c>
       <c r="F234" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>605</v>
       </c>
       <c r="D235">
         <v>15</v>
       </c>
       <c r="E235" t="s">
         <v>32</v>
       </c>
       <c r="F235" t="s">
         <v>33</v>
       </c>
     </row>
@@ -10595,79 +10595,79 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>610</v>
       </c>
       <c r="D239">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>42</v>
       </c>
       <c r="F239" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>611</v>
       </c>
       <c r="D240">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="C241" t="s">
         <v>612</v>
       </c>
       <c r="D241">
         <v>17</v>
       </c>
       <c r="E241" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>238</v>
       </c>
       <c r="C242" t="s">
         <v>613</v>
       </c>
       <c r="D242">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E242" t="s">
         <v>42</v>
       </c>
       <c r="F242" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>615</v>
       </c>
       <c r="D243">
         <v>18</v>
       </c>
       <c r="E243" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
@@ -10756,51 +10756,51 @@
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>622</v>
       </c>
       <c r="D249">
         <v>16</v>
       </c>
       <c r="E249" t="s">
         <v>25</v>
       </c>
       <c r="F249" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>245</v>
       </c>
       <c r="C250" t="s">
         <v>624</v>
       </c>
       <c r="D250">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E250" t="s">
         <v>145</v>
       </c>
       <c r="F250" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>247</v>
       </c>
       <c r="C251" t="s">
         <v>625</v>
       </c>
       <c r="D251">
         <v>16</v>
       </c>
       <c r="E251" t="s">
         <v>93</v>
       </c>
       <c r="F251" t="s">
         <v>104</v>
       </c>
     </row>
@@ -10858,102 +10858,102 @@
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>629</v>
       </c>
       <c r="D255">
         <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>25</v>
       </c>
       <c r="F255" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>251</v>
       </c>
       <c r="C256" t="s">
         <v>631</v>
       </c>
       <c r="D256">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E256" t="s">
         <v>145</v>
       </c>
       <c r="F256" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>632</v>
       </c>
       <c r="D257">
         <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>48</v>
       </c>
       <c r="F257" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>253</v>
       </c>
       <c r="C258" t="s">
         <v>633</v>
       </c>
       <c r="D258">
         <v>15</v>
       </c>
       <c r="E258" t="s">
         <v>107</v>
       </c>
       <c r="F258" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>253</v>
       </c>
       <c r="C259" t="s">
         <v>634</v>
       </c>
       <c r="D259">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E259" t="s">
         <v>129</v>
       </c>
       <c r="F259" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>253</v>
       </c>
       <c r="C260" t="s">
         <v>635</v>
       </c>
       <c r="D260">
         <v>16</v>
       </c>
       <c r="E260" t="s">
         <v>25</v>
       </c>
       <c r="F260" t="s">
         <v>274</v>
       </c>
     </row>
@@ -10974,51 +10974,51 @@
     <row r="262" spans="1:6">
       <c r="A262">
         <v>257</v>
       </c>
       <c r="C262" t="s">
         <v>637</v>
       </c>
       <c r="D262">
         <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>145</v>
       </c>
       <c r="F262" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
       </c>
       <c r="C263" t="s">
         <v>638</v>
       </c>
       <c r="D263">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E263" t="s">
         <v>25</v>
       </c>
       <c r="F263" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>260</v>
       </c>
       <c r="C264" t="s">
         <v>639</v>
       </c>
       <c r="D264">
         <v>16</v>
       </c>
       <c r="E264" t="s">
         <v>32</v>
       </c>
       <c r="F264" t="s">
         <v>640</v>
       </c>
     </row>