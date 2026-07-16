--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -874,51 +874,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
@@ -976,51 +976,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1061,99 +1061,99 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1222,65 +1222,65 @@
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>34</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>37</v>
@@ -1405,51 +1405,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>47</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>48</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>49</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>50</v>
@@ -1616,150 +1616,150 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>62</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>63</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>64</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>42</v>
       </c>
       <c r="F50" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>66</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
       <c r="F51" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>67</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>69</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>70</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>30</v>
       </c>
       <c r="F54" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>71</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>72</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
@@ -1933,102 +1933,102 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>81</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>83</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>84</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>85</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>86</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>88</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -2114,51 +2114,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>94</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>95</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>96</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -2213,51 +2213,51 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>102</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -2368,96 +2368,96 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>111</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>112</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>113</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>115</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>30</v>
       </c>
       <c r="F38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
@@ -2475,82 +2475,82 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>118</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>120</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>121</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>123</v>
@@ -2641,51 +2641,51 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>129</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>131</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>132</v>
@@ -2703,79 +2703,79 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>134</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>135</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>136</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>137</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>138</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -2793,51 +2793,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>140</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>141</v>
       </c>
       <c r="F61" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>143</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>144</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>145</v>
@@ -2852,82 +2852,82 @@
         <v>133</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>146</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>147</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>148</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>149</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>150</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -2942,51 +2942,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>152</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>153</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>154</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>30</v>
       </c>
       <c r="F73" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>